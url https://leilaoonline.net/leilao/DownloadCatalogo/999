--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -269,859 +269,755 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55401", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55401", " CARRETA TANQUE 5000 LTS PATRIM:  434")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55400", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55400", " CARRETA DE METAL BASCULANTE PATRIM:  494")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>6.250,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55402", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55402", " DESTERRACIADOR HIDRÁULICO 14 DISCOS PATRIM:  505")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55399", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55399", " PLANTADEIRA MAGNUM 2800 PATRIM:  549")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55403", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55403", " GRADE SEMI ARADORA CONTROLE REMOTO 24 DISCOS PATRIM:  565")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>5.750,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55392", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55392", " PLANTADEIRA SEMEADEIRA JUMIL JM 13,  1975, N.SERIE: 2035 PATRIM:  569")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55398", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55398", " CONJUNTO MOTOBOMBA PATRIM:  672")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55388", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55388", " COLHEDEIRA FORRAGENS COLHIMENTA 3000,  ANO: 2004, N. SÉRIE: 4010 PATRIM:  806")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...15 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55397", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55397", " BOMBA D´AGUA, N; SÉRIE:  457253 PATRIM:  861")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55393", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55393", " PULVERIZADOR HIDRÁULICO CONDOR PEC 600 LTS, ANO: 2004 PATRIM:  891")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55396", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55396", " CONJUNTO PENEIRÃO CLASSIFICADOR DE GRÃOS PATRIM:  2839")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55386", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55386", " PLANTADEIRA MAGNUM 2800 8L, N; SÉRIE: 8000126793 PATRIM:  4267")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55391", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55391", " Torre estaiada com 35 módulos galvanizados de 3 metros Por 60 cm de largura, totalizando 105 metros de altura PATRIM:  9332")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55385", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55385", " 2 TVS 14 POLEGADAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55390", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55390", " TRANSMISSOR BTA 10000 C/ TRANSMISSOR DE ENERGIA")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55389", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55389", " TRANSFORMADOR")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55395", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55395", "LOTE COM  02 SILO - sucateados. ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55394", "020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55394", " Carreta Graneleira 3 Eixos, Marca: RANDON SR CA, Ano: 1985/1985, PLACA:  KAW-3763, RENAVAM: 00122121872, CHASSI: 64205.  PATRIM:  490")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55387", "021")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55387", " LOTE COM 03 SILO; DIÂMETRO: 10 M, ALTURA: 8,5 M. INTERLIGADOS. ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55406", "024")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55406", " BICO DIVISOR MILHO JOHN DEERE AH168314")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55409", "025")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55409", " CAIXA DE ENGRENAGEM JOHN DEERE DQ23695")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55407", "026")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55407", " FITA DE AÇO INOX 3/4 x 0,5 MM (102 PEÇAS)")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55408", "027")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55408", " PLANTADEIRA JOHN DEERE 9209 PATRIM:  975")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>16.750,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...57 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55410", "028")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55410", " CARRETA REBOQUE PLATAFORMA 8 LINHAS com PLATAFORMA 8 LINHAS, ANO: 2002, ANO: 2005 PATRIM:  727 e 1303")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>12.800,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55411", "029")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55411", " 2 Misturadores ,")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>12.250,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...638 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55412", "030")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55412", " Diversos equipamentos contendo: 2 caixas de armazenamento, Painel de comando dos silos, Parte interna do elevador de descarga do secador, 3 elevadores, ciclones da caixa de armazenamento, Gaiuta cobertura, Pré limpeza dos silos, Correia transportadora de 10 metros, Pré limpeza completa com ciclone,")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>