--- v0 (2025-10-13)
+++ v1 (2026-04-15)
@@ -269,187 +269,167 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52217", "046")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52217", " CHASSI CAMINHÃO MB 608 D,  PLACA CRH 5199 ANO / MOD:  1985/1986 RENAVAM:  00352950730. CHASSI:  30830011698806.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52219", "047")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52219", " CHASSI CAMINHÃO  MB 712 C, 99/99 CHASSI:  9BM688255XB198054 RENAVAM:  00718922174.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52221", "048")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52221", " CHASSI  CAMINHÃO MB 914, 97/97 CHASSI:  9BM688133VB135750 RENAVAM:  00693707388.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52218", "049")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52218", " CHASSI CAMINHÃO  MB 710,  1999/1999 CHASSI:  9BM688156XB217118 RENAVAM:  00731564758.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52220", "050")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/52220", " CHASSI CAMINHÃO,  M.BENZ 715-C,  2004 CHASSI:  9BM9790164B369807 RENAVAM:  00824324412.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>