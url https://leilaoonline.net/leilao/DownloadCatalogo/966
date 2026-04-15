--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53163", "3066")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53163", "VW NOVO VOYAGE 1.6 CITY; 2013/2013; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>20.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53161", "3067")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53161", "VW NOVO VOYAGE 1.6 CITY; 2013/2013; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>21.250,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53162", "3068")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53162", "VW NOVO VOYAGE 1.6 CITY; 2013/ 2013; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>20.750,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53164", "5068")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/53164", "VOLKSWAGEN; TOUAREG 3.6 V6; 2014/2014; PRETA; GASOL. - BLINDADO - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>72.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51821", "5775")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51821", "VW; POLO SEDAN 1.6; 2013/2013; PRATA; ALCO./GASOL - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>23.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51824", "5776")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51824", "VW; POLO SEDAN 1.6; 2014/2014; PRETA; ALCO/GASOL- FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>23.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51822", "13032")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51822", "VOLKSWAGEN; TIGUAN 2.0 TSI; 2014/2014; PRETA; GASOL.")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51825", "13122")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51825", "VW; POLO SEDAN 1.6; 2014/2014; PRATA; ALCO/GASOL - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>23.750,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51826", "13123")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51826", "VW; POLO SEDAN 1.6; 2014/2014; PRETA; ALCO/GASOL- FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>24.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51823", "20080")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51823", "VOLKSWAGEN; TOUAREG 3.6 V6; 2014/2014; PRATA; GASOL. - BLINDADO - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>73.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51827", "24118")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51827", "VOLKSWAGEN; TOUAREG 3.6 V6; 2014/2014; GASOL. - BLINDADO - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>71.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>