--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -269,1595 +269,1399 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51591", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51591", " Lote com: Fogareiro duas bocas e chapa com duas bacias aquecidas - Inox ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51571", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51571", " Exaustor/Aspirador com turbina acoplada ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51587", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51587", " Fritadeira Inox quadrada - (90cm alt. 50x50cm)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51564", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51564", " Fogão industrial 4 bocas")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51574", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51574", " Freezer expositor (180 x 120 x 70 cm)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51593", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51593", " Cilindro Laminador 2 motores trifásico - mod. Alemão")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51565", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51565", " Batedeira Industrial - 50kg capacidade ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51580", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51580", " Divisor de Massas - ferro fundido - industrial ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51589", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51589", " Batedeira planetária inox ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51590", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51590", " Fatiadeira com regulagens - inox - 220v")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51601", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51601", " Coifa galvanizada (230 x120cm) ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51581", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51581", " Fatiadeira de pão - com sistema de embalamento - inox")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51582", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51582", " Tanque inoxidável (90 x 50 x 85cm) ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51600", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51600", " Cafeteira moedor e utensílios")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51594", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51594", " Refrigerador 4 portas - (190 x 125 x 62 cm) ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51577", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51577", " Câmara Fria em inox - (220 x 140 x 94cm) ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51604", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51604", " Lote com: Bancada industrial com portas e apróx 40 itens entre formas e bandejas")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51573", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51573", " Forno turbo gás - 8 esteiras - industrial ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.950,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51585", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51585", " Padeiro Noturno em inox ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.350,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51592", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51592", " Padeiro noturno galvanizado com porta inoxidável ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51568", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51568", " Armário de crescimento branco ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51579", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51579", " Armário de crescimento com bandejas - alumínio ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51595", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51595", " Armário de crescimento galvanizado sem bandejas")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51586", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51586", " Armário com portas ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>190,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51583", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51583", " Lote com: 7 jogos de mesa com 4 cadeiras")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51576", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51576", " Ar-condicionado 24.000 Btus ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51597", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51597", " Modeladora de pão ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51588", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51588", " Lote com: Balcões e expositores em mdf - montados e desmontados")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51605", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51605", " 2 uni. Prateleiras de aço ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>220,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51572", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51572", " Baú para moto ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>70,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51598", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51598", " Lote com: Apróx. 25 uni estabilizadores ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>70,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51575", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51575", " Baú para moto Falcon")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>90,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51566", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51566", " 2 uni. Purificadores de água ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51569", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51569", " Cartuchos de impressoras Laser - recarga de tinta e recarga de cartuchos ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51584", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51584", " Lote com: 8 impressoras e 3 monitores CRT")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51599", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51599", " Balança até 300kg ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>120,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51596", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51596", " Lote com: 3 uni. Macas de resgate ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>90,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51567", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51567", " Maca com cabeceira ajustável e desmontável ")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>90,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51602", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51602", " Lote com: 2 uni Pneus montados em aro para trator ")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51609", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51609", " Lote com: 3 uni, Bisturis elétricos. ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>290,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51570", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51570", " Lote com: toca fitas antigos")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>120,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51578", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51578", " Balança digital  ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D52" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...1301 lines deleted...]
-      <c r="C52" s="4" t="inlineStr">
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>65,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51611", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51611", " Lote com: 3 falantes de 15" mais corneta de 2 com caixa")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>180,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51606", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51606", " Jogo de rodas 5 furos 17" ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51603", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51603", " Motor 220 com pistão hidráulico ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D52" s="4" t="inlineStr">
+      <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E52" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E53" s="5" t="inlineStr">
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>60,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51612", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51612", " Jogo de rodas 17" 4x100")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51607", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51607", " Jogo de rodas 4x104 - Furação Ford")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
         <is>
           <t>180,00</t>
         </is>
       </c>
-      <c r="F53" s="4" t="inlineStr">
-[...126 lines deleted...]
-      </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51608", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51608", " Lote com: tv 60' (ligando, tela quebrada) - 2 uni rádios - precisam de reparos ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51610", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/51610", " Autoclave e estufa ")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>