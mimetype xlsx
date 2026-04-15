--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,891 +269,783 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47470", "115")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47470", "FORD; F1000 S; 1995/1995, AZUL, DIESEL; FROTA D01 - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>20.050,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47469", "120")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47469", "FORD; TRST, MODIFICAR TP, 2010/2011, BRANCA; DIESEL; FROTA 851")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>5.800,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47064", "125")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47064", "FIAT DOBLO ATTRACTIV 1.4, 7 lugares, 2015/2016; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 785 - IPVA 2020 PAGO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>25.100,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47270", "126")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47270", "VW; GOL 1.6, 2008/2009, BRANCA; ALC./GASOL - FROTA F038 - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>8.600,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47071", "127")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47071", "RENAULT DUSTER 16 D 4X2; 2013/2014; CINZA; ALCO./GASOL. - FROTA 707 - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>21.255,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47471", "129")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47471", "FORD; TRST, MODIFICAR TP, 2010/2011, BRANCA; DIESEL; FROTA 161")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>12.600,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47473", "130")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47473", "FIAT DOBLO ESSENCE 1.8, 7 LUGARES, 2017/2017; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 179 - IPVA 2020 PAGO, ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>25.650,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47271", "132")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47271", "VW; GOL 1.6; 2012/2013; PRATA; ALCO./GASOL; FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>13.900,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47472", "135")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47472", "MMC L200 TRITON GL; 2014/2015; PRATA; DIESEL - FROTA 821 - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>31.350,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47474", "140")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47474", "FORD; TRST, MODIFICAR TP, 2010/2011, BRANCA; DIESEL; FROTA 091")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>13.200,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47072", "142")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47072", "RENAULT DUSTER 2.0; 2014/2015; CINZA; ALCO./GASOL. - FROTA 030 - FUNCIONANDO - IPVA 2020 PAGO ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>22.250,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>550.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47065", "143")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47065", "FIAT DOBLO ATTRACTIV 1.4, 7 lugares, 2015/2016; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 094 - IPVA 2020 PAGO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>25.250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>550.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47272", "150")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47272", "I; AUDI A3 1.8 TFSI; 2013/2013; BRANCA; GASOLINA; FUNCIONANDO; RODA/PNEU LEGALIZADOS")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>52.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47273", "164")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47273", "I; VW TOUAREG 3.6 V6, 2011/2011, PRATA; GASOLINA - BLINDADA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>28.700,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47475", "170")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47475", "FORD; TRST, MODIFICAR TP, 2010/2011, BRANCA; DIESEL; FROTA 131")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>8.300,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47062", "198")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47062", "I; M. BENZ GUERRA MIC 20; 2007/2008; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47058", "217")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47058", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 217 - FUNCIONANDO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>19.350,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47063", "241")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47063", "FIAT DOBLO ATTRACTIV 1.4 7 lugares, 2016/2016; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 241")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47057", "303")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47057", " FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 298 - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>18.800,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47061", "328")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47061", "GM; VECTRA SEDAN ELITE; 2008/2009; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47069", "336")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47069", " FIAT PALIO WEEKEND ATTRATIVE; 2016/2017, PRATA, ALCO./GASOL. FROTA 268 - FUNCIONANDO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>18.600,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47476", "340")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47476", "FIAT DOBLO ESSENCE 1.8, 7 LUGARES, 2017/2017; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 139 - IPVA 2020 PAGO,")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>24.750,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47066", "358")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47066", " FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 358 - FUNCIONANDO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>23.450,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47477", "360")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47477", "FIAT DOBLO ESSENCE 1.8, 7 LUGARES, 2017/2017; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 319 - IPVA 2020 PAGO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47067", "368")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47067", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 368 - FUNCIONANDO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>18.750,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47068", "868")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47068", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 868 - FUNCIONANDO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>18.850,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47590", "939")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/47590", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 939 - FUNCIONANDO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>19.100,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>