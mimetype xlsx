--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,2235 +269,1959 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46830", "124")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46830", "VW; CROSSFOX; 2006/2007; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>12.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46785", "125")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46785", "FIAT DOBLO ATTRACTIV 1.4, 7 lugares, 2015/2016; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 785 - IPVA 2020 PAGO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46828", "126")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46828", "CAMINHÃO CHEVROLET D40 1985/1985; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46826", "127")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46826", "RENAULT DUSTER 16 D 4X2; 2013/2014; CINZA; ALCO./GASOL. - FROTA 707 - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>22.200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>550.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46802", "128")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46802", "CAMINHÃO FORD F-350 ANO 1970, AZUL; DIESEL - MOTOR MWM, TURBO MODERNO; PLATAFORMA - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46801", "129")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46801", "FIAT DOBLO  ESSENCE 1.8, 7 LUGARES; 201/2017; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 279 - IPVA 2020 PAGO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>25.600,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46158", "130")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46158", "HONDA HR-V EX; 2018/2018; VERMELHA; ALCO./GASOL. - FUNCIONANDO - APROX. 19.500KM")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>50.700,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46796", "131")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46796", "GM; CORSA SEDAN PREMIUM; 2011/2011; PRATA; ALCO./GASOL.")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46827", "132")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46827", "NISSAM; LIVINA 18S; 2010/2010; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46157", "133")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46157", "CHEVROLET; ASTRA SEDAN "MILLENIUM"; 2001/2001; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46794", "140")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46794", "HYUNDAI; SONATA GLS.; 2011/2012; PRETA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>37.700,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46799", "141")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46799", "I; VW TIGUAN 2.0 TSI; 2010/2011; CINZA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>30.100,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>550.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46829", "142")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46829", "RENAULT DUSTER 2.0; 2014/2015; CINZA; ALCO./GASOL. - FROTA 030 - FUNCIONANDO - IPVA 2020 PAGO ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>25.150,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46786", "143")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46786", "FIAT DOBLO ATTRACTIV 1.4, 7 lugares, 2015/2016; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 094 - IPVA 2020 PAGO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>23.250,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46795", "145")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46795", "HONDA CITY EX FLEX; 2011/2012; CINZA; ALCO./GASOL - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46174", "150")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46174", "HONDA; FITY EX CVT; 2018/2018; CINZA; ALCO./GASOL. - FUNCIONANDO - APROX. 19.000 KM")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>40.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46156", "156")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46156", "I; MERCEDES BENZ ML 320 AB54; 2000/2000; GASOLINA; PRATA, FUNCIONANDO - IPVA 2020 PAGO - BLINDADO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>15.100,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46155", "157")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46155", "I; AUDI A3 1.8T; 2005/2005; AZUL; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>13.900,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46154", "158")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46154", "HONDA; FIT LX CVT; 2016/2016; CINZA; ALCO/ GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>32.350,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46153", "159")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46153", "GM/ VECTRA SEDAN ELEGANCE; 2005/2006; GAS./ALC./GNV - FUNCIONANDO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46152", "160")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46152", "I; KIA K2700 II HD LB; 2006/2006; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46150", "161")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46150", "HONDA; CR-V LX; 2011/2011; PRETA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46149", "162")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46149", "HONDA; FIT EX CVT; 2019/2019; VERMELHA; ALCO./GASOL. - APROX. 13.000KM. - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>44.750,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46739", "164")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46739", "I; VW TOUAREG 3.6 V6, 2011/2011, PRATA; GASOLINA - BLINDADA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>25.900,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46147", "165")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46147", "JEEP; COMPASS LIMITED D; 2018/2018; BRANCA; DIESEL - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>89.750,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46146", "166")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46146", "VW; BRASILIA; 1975/1975; VERMELHA; ALCOOL - TURBO MOTOR AP - FUNCIONANDO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46145", "167")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46145", "HYUNDAI; CRETA 16A PULSE; 2018/2019; MARROM; ALCO./GASOL. - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>59.100,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46144", "168")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46144", "VW; SAVEIRO CL 1.8; 1995/1995; BEGE; GASOLINA; FUNCIONANDO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>6.100,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46143", "169")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46143", "I; GM CLASSIC LIFE; 2009/2010; PRATA; ALCO./GASOL. - FUNCIONANDO - APROX. 19.500 KM")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46454", "170")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46454", "HONDA, CITY LX CVT, 2014/2015, MARROM, ALCO./GASOL., - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46162", "172")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46162", "HONDA; FIT EX; 2007/2008; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46161", "173")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46161", "FIAT; ARGO DRIVE 1.3; 2018/2019; BRANCA; GASOL./ALCOOL - FUNCIONANDO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>31.479,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46453", "174")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46453", "KAWASAKI; Z300 ABS; 2015/2016; VERDE; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>8.600,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46160", "175")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46160", "PEUGEOT; 207 PASSION XR S; 2010/2011; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>9.640,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46797", "176")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46797", "JET SKI SAILOR SHS 1100; 2011 - FUNCIONANDO  Jet ski sailor shs 1100")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>9.750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46159", "178")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46159", "VW; BRASILIA; 1974/1974; BEGE; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>9.150,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46163", "179")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46163", "PEUGEOT; 207 PASSION XS A, 2008/2009, FLEX, CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>7.999,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46456", "181")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46456", "MERCEDES BENZ C200; 2007/2008, PRATA, GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46169", "185")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46169", "I; AUDI A3 SPORTBACK 2.0T FSI; 2010/2011; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>22.650,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>1150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46171", "186")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46171", "I; CHERRY QQ 1.1; 2011/2012; PRETA; GASOLINA - FUNCIONANDO IPVA 2020 PAGO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>8.050,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46173", "187")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46173", "VW; KOMBI FURGÃO; 2013/2014; BRANCA; ALCO./GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46167", "190")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46167", "MITSUBISHI; LANCER 2.0, 2012/2012; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46165", "192")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46165", "PEUGEOT; 207 PASSION XS A; 2009, FLEX, CINZA - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>8.998,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46168", "196")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46168", "IMP/ JEEP GRAN CHEROKEE LAREDO; 1998/1998; PRETA; GASOLINA; FUNCIONANDO")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>11.250,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46769", "198")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46769", "I; M. BENZ GUERRA MIC 20; 2007/2008; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46166", "200")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46166", "PEUGEOT; 207 PASSION XR, 2010/2011, CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46172", "201")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46172", "GM; MERIVA JOY; 2005/2005; BRANCA; ALCO./GASOL.; FUNCIONANDO")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46800", "209")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46800", "FIAT; DOBLO ESSENCE 1.8; 2013/2013; PRATA; ALCO./GASOL/GNV - FUNCIONANDO - 7 lugares")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>14.250,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46176", "212")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46176", "RENAULT SANDERO PRI 16; 2011/2012; PRETA; ALCO/GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46175", "213")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46175", "I; CHERRY; TIGGO 2.0; 2011/2011; BRANCA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>13.250,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46188", "224")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46188", "HONDA CITY LX, 2009/2010, PRETA; ALCO./GASOL - FUNCIONANDO")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46180", "228")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46180", "I; CHEVROLET; SONIC LTZ NB AT; 2013/2013; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>20.150,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46183", "239")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46183", "RENAULT/LOGAN EXP 16. 2011/2012, FLEX IPVA 2020 PAGO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>13.150,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46784", "241")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46784", "FIAT DOBLO ATTRACTIV 1.4 7 lugares, 2016/2016; PRATA; ALCO./GASOL. - FUNCIONANDO - FROTA 241")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46179", "249")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46179", "HONDA CIVIC LXL; 2004/2005; CINZA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>9.200,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46187", "251")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46187", "VW; PASSAT VARIANT 2.0T FSI; 2007/2008; PRETA; GASOLINA - SUSPENSÃO E RODAS LEGALIZADOS - FUNCIONANDO IPVA 2020 PAGO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46185", "319")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46185", "VW; GOL CL; 1989/1989; CINZA; ALCOOL - TURBO")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46787", "321")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46787", "MITSUBISHI; LANCER 2.0 "CVT", 2011/2012; GASOLINA; PRETA - FUNCIONANDO - IPVA 2020 PAGO")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>21.250,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46177", "328")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46177", "GM; VECTRA SEDAN ELITE; 2008/2009; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46793", "336")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46793", " FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, PLACA FINAL 268 - FUNCIONANDO")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>16.850,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46788", "358")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46788", " FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 358 - FUNCIONANDO")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>17.950,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46790", "368")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46790", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 368 - FUNCIONANDO")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>18.100,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46178", "398")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46178", "JOGO COM 03 RODAS DE LIGA LEVE ARO 16 COM PNEUS E UM PNEU 195 X 55 X 16")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46182", "400")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46182", "JOGO DE RODAS ARO 16 FURACÃO 4X100")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46184", "402")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46184", "JG DE RODAS COM PNEUS 235 X 75 X 15")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46181", "405")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46181", "JOGO DE RODAS DE LIGA COM PNEUS 195 X 55 X 16")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46791", "868")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46791", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 868 - FUNCIONANDO")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>19.250,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46789", "878")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46789", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 878 - FUNCIONANDO")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>18.250,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46792", "939")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/46792", "FIAT PALIO WEEKEND ATTRATIVE ANO 2016 MOD 2017, COR PRATA, FLEX, FROTA 939 - FUNCIONANDO")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>18.100,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>