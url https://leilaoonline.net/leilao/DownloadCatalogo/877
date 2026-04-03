--- v0 (2025-10-15)
+++ v1 (2026-04-03)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44604", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44604", " Apartamento - Tatuapé - São Paulo/SP. Área Terreno:  527,37 m2")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.020.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44606", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44606", " Casa - Araras/ SP. Área Terreno:  562,50 m2")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>404.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44605", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44605", " Casa - Cachoeira Paulista/ SP. Área Terreno:  145 m2")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44607", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44607", " Casa - Leme/ SP. Área Terreno:  250 m2")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>245.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44612", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44612", " Apartamento - Taubaté/ SP. Área Terreno:  123,92 m2")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>178.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44610", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44610", " Casa - Porto Ferreira/ SP. Área Terreno:  300 m2")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>165.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44608", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44608", " Casa - Porto Ferreira/ SP. Área Terreno:  300 m2")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>245.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44613", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44613", " Terreno - Taubaté/ SP. Área Terreno:  300 m2")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44609", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44609", " Conj. Comercial - Lapa - São Paulo/SP. Área Terreno:  78,03 m2")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>275.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44603", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44603", " Casa - Leme/ SP. Área Terreno:  258,95 m2")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>730.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44611", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44611", "Prédio Comercial - Porto Ferreira/ SP. Área Terreno:  300,00m2")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>300.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>