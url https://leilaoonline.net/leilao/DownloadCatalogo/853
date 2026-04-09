--- v0 (2025-10-15)
+++ v1 (2026-04-09)
@@ -269,1851 +269,1623 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43795", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43795", " Notebook Lenovo i5 4GB ram 320HD ( bom estado)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43784", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43784", " Notebook Lenovo i5 4GB ram 500HD (bom estado)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43781", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43781", " Notebook Lenovo i5 4GB 320HD (bom estado)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43803", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43803", " Notebook Dell i5 4GB 500HD ( bom estado)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43801", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43801", " Lote com: 4 uni. No break.")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43794", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43794", " Lote com: 5 uni. No break.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43798", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43798", " Lote com: 3 uni. No break.")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43790", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43790", " Lote com: 5 uni. No break.")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43802", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43802", " Lote com: 4 uni. No break.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43783", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43783", " Equipamentos Hospitalares")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43789", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43789", " Equipamentos Hospitalares")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43780", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43780", " Lote com: 9 uni. Autoclave")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43786", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43786", " Lote com: 5 uni. Compressores de ar.")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43804", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43804", "Balança e outros.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43782", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43782", " Equipamentos Hospitalares")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43793", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43793", " Lote com: 4 uni. Autoclave")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43787", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43787", " Lote com: 2 uni. Cadeira elétrica ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43800", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43800", " Vitrola Philips funcionando")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43796", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43796", " Geladeira GE restaurada funcionando")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.350,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43791", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43791", " Conjunto de som funcionando")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>4.950,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43788", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43788", " Fliperama antigo funcionando")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43806", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43806", " Ferrorama completo ( funcionando)")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43805", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43805", " Lote com: Quadros em Latim, e objetos de igreja em Bronze")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43807", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43807", " Lote com: 2 quadros antigos de Campinas/SP")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43797", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43797", " Lote com: 21 uni. Pallet de Plástico")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43799", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43799", " Lote com: 195 uni. Caixas Plásticas")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43785", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43785", " Lote com: Apróx. 300kg de válvulas ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43792", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43792", " Piscina completa 6.700 Litros")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43810", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43810", " Projetor EPSON  (Bom estado - boa imagem)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43808", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43808", " Lote com: 5 Projetores ( Com avarias e/ou Mal funcionamento)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43809", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43809", " Lote com: 9 TV's (Com avarias - 2 quebradas)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43812", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43812", " Lote com 9 Calculadoras HP ( 2 não funcionam - restante bom estado)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43814", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43814", " Lote com 11 Ventiladores ( Com avarias)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43818", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43818", " Bagageiro Volkswagen ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43811", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43811", " BALANÇA 1000KG ANTIGA RARIDADE (FUNCIONANDO)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43815", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43815", " BANCO PARA BATERIAS LACERDA (VAZIO - 1,15X1,50X0,70)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43813", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43813", " BANCO PARA BATERIAS LACERDA (VAZIO - 1,15X1,50X0,70)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43816", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43816", " Lote com: 8 Cadeiras e 2 mesas altas")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43817", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43817", " Lote com: 2 vasos de 1,5m. Com vidros de 10mm.")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43820", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43820", "Instrumento musical  Saema Jequitibau - raridade ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43822", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43822", "Lote com: Coleção de Apróx. 800 latas antigas")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43823", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43823", "CPU I3 500HD 12 GB RAM 4ª geração - funcionando")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43824", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43824", "GM CLASSIC 1.0 11/12 ( IPVA 2020 pago)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43825", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43825", "FIAT FREEMONT 2013/2014 (ipva 2020 pago)")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43851", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43851", "HONDA CBR FIREBLADE 900RR 2000/2001 (Funcionando)")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43852", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/43852", "Reboque Motoprático completo 2006 ( Docs 2019 ok)")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44289", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44289", "Caixa registradora antiga")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44290", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44290", "Lote com: Apróx 400 uni. DVD originais")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44317", "050")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44317", " Lote com: 6 Porta-chaves MENNO 48un (sem uso)")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44315", "051")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44315", " Lote com: 3 Porta-chaves MENNO 48un (sem uso)")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44316", "052")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44316", " Lote com: 3 Porta-chaves MENNO 48un (sem uso)")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44406", "053")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44406", "VW Saveiro G4 1.6 2005/2006 ( Funcionando - IPVA 2020 pago) ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44407", "054")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44407", "Lote com: 4 uni. Tripé para câmera. ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44408", "055")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44408", "Bicicleta peugeot - Antiga, completa.")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44409", "056")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44409", "Bicicleta Monark  Fofita")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...346 lines deleted...]
-      <c r="D24" s="4" t="inlineStr">
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44616", "057")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44616", " Lote com: 12 refletores")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...1151 lines deleted...]
-      <c r="E60" s="5" t="inlineStr">
+      <c r="E66" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F60" s="4" t="inlineStr">
-[...190 lines deleted...]
-      </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44848", "058")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/44848", " LOTE COM: 2 BICICLETAS")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>