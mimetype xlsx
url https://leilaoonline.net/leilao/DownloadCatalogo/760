--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34777", "003")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34777", " Novo Gol 1.0 City Placa: OPU- final 2 Ano: 2013/2014")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>13.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34782", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34782", " Novo Gol 1.0 City Placa: OPU- final 9 Ano: 2013/2014")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34778", "006")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34778", " Novo Gol 1.0 City Placa: OPU - final 4 Ano: 2013/2014")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>13.250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34776", "009")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34776", " Novo Gol 1.0 City Placa: OPW- final 2 Ano: 2013/2014")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>13.250,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34774", "012")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34774", " Uno Mille Fire Ano: 2006/2007 PL.( final): 4")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34775", "022")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34775", " Novo Gol 1.0 City Ano: 2013/2014 PL.( final): 1")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34779", "026")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34779", "MB SPRINTER 313 CDI ANO: 2006/2007")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34780", "027")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34780", "CHASSI  CAMINHÃO CARGO 815 Ano 2011")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34781", "028")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34781", "CHASSI CAMINHÃO CARGO 815 Ano 2004")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34900", "029")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/34900", "CHASSI CAMINHÃO MB LO 814. Ano 2000")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...115 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...94 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/35369", "030")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/35369", "CHASSI DE MICRO ONIBUS - MB LO 814 Ano 2000")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>