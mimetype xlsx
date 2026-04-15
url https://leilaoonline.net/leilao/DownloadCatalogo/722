--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,603 +269,531 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32216", "100")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32216", "CONJUNTO - SCANIA T142 H 4X2 1985/1985 DIESEL/ SEMI REBOQUE GUERRA 3 EIXOS 1992/1992")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>46.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32214", "101")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32214", "GM CHEVROLET 1959 - Cabine Alongada (em fase de restauração)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32223", "102")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32223", "GM MAVERICK SL. ANO 1978/1979. MOTOR V6. [ VÍDEO ]")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>41.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32224", "108")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32224", "FORD F 75. Ano 72 [ VÍDEO ]")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32630", "109")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32630", "CITROEN XSARA PICASSO. ANO 2006. AUTOMÁTICO. COMPLETO.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32215", "300")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32215", "ESCAVADEIRA CASE. MOD: 90208. ANO: 2000 (FUNCIONANDO)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32218", "301")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32218", "VASSOURA MINI CARREGADEIRA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32220", "302")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32220", "Rolo compactador. Mod. SP 3000.  Ano 1980")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>39.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32221", "303")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32221", "MOTONIVELADORA CAT PATROL 12 E. Ano 1980. Sem pneus. Sem cabeçote.")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32225", "304")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32225", "ROLO COMPACTADOR")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32226", "305")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32226", "TANQUE. 15.000 LITROS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32410", "306")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32410", "Mini Rolo Compactador")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32217", "307")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32217", " JET SKI COM REBOQUE")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>9.900,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32212", "400")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32212", "PLANTADEIRA Marca SLC. Mod: 7AS-2. Ano: 1994")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32213", "401")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32213", "SEMEADORA 19 LINHAS MARCA TATU ANO 1983")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32210", "402")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32210", " PLATAFORMA COLHEDORA DE MILHO 5/70 . Marca:  MASSEY FERGUSON . Modelo:  MOD. 5/70 . Ano:  1996")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32211", "403")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32211", " PLATAFORMA COLHEDORA DE MILHO 5 LINHAS  5/90 . Marca:  MASSEY FERGUSON . Modelo:  MOD.5190 . Ano:  2002")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32219", "404")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32219", "Plantadeira tatu ano 2013 modelo PST 4 com 10 linhas de 45 cm")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>