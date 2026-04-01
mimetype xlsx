--- v0 (2025-10-15)
+++ v1 (2026-04-01)
@@ -269,1819 +269,1595 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31613", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31613", " 2 Scanners Fujitsu Fi 6140")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31602", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31602", " Aprox. 10 Pçs - Kit /Caixa De Skinner (Com Eletro-Choque)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31610", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31610", " Aprox. 28 Monitores Lcd Diversos")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31617", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31617", " Servidor Dell Poweredge 6850")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31598", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31598", " Impressora Plother Canon Ipf 610 Imageprograf")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31604", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31604", " Impressora Plother Canon Ipf 610 Imageprograf")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31603", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31603", " Impressora Plother Canon Ipf 610 Imageprograf")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31605", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31605", " 4 Impressoras Lexmark Mx611")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31606", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31606", " 2 Servidores Dell Poweredge 1800")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31615", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31615", " Aprox. 9 Servidores Hp (Workstation Xw 8200 , Xw8400  ,Xw 8600)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31609", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31609", " Aprox. 13 Pus, Sendo 6 Impressoras Térmicas Perto Printer, 4 Impressoras Termicas Daruma Urmet Dr 700, 1 Impressora Datamax De Etiquetas E-Class Mark Ii, 1 Impressora Tecpoint Thp 100  e 1 Impressora De Crachá Smart S-30")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31600", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31600", " Aprox. 100 Headset Diversos Modelos/ Sem Fone")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31599", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31599", " Aprox. 145 Placas de Vídeo Ddr2 De 1 Gb /Ddr3 De 2Gb c/ Entrada Hdmi")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31611", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31611", " Aprox. 120 Cases p/ Samsung S-4")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31616", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31616", " Aprox. 8 Servidores Ibm Diversos (X3200 M3/X3200 M2/ X3400)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31607", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31607", " Aprox. 152 Secadores de Cabelo - Marca Crow 1800 watts")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>375,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31612", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31612", " Aprox. 12 unidades de Color Drum para Impressoras - Marca Riso/Risograf ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31601", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31601", " Aprox. 10 Servidores Diversos")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31608", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31608", " Aprox. 9 Servidores Diversos")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31614", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31614", " Aprox. 16 Detectores de Metal Brasil")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31619", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31619", " Aprox. 70 HDs Diversos")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31618", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31618", " Aprox. 22 Switches Diversos de 24 Portas")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31620", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31620", " Aprox. 26 Pçs - Notebooks Diversas Marcas E Configurações")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31621", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31621", " Aprox. 68 Pçs - Monitores Diversas Marcas E Tamanhos Ligando(16,17,18,19"")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31622", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31622", " 2 All In One Aoc Wide Modelo Lw98")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31623", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31623", " Aprox. 52 Pçs - Monitores Diversas Marcas E Tamanhos N/Ligando(15,16,17,18,19,20"")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31624", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31624", " Aprox. 7 Pçs - Cpus Diversas")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31625", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31625", " Aprox. 50 Pçs - Pin Pad Gertec Modelo Ppc900 C/Usb")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31629", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31629", " Aprox. 20 Pçs - Network Interface Card Nc -503 Konica Minolta Aocj0Y2")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31627", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31627", " 3 Peças - Sendo - 1 Coletor De Dados Bluebird Crh 1300 Series, 1 Coletor De Dados Honeywell Dolphin 6000, 1 Telefone Com Video Chamada Polycon Wx1500")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31626", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31626", " Aprox. 11 Pçs - Network Interface Card Nc-502 Konica Minolta")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31628", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31628", " Aprox. 21 unidades DVR Giga diversos ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31971", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31971", "Lote com: 2 CATRACAS DE ENTRADA E SAIDA HENRY( LIGANDO) ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31973", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31973", "PLOTHER canon IPF 8100 (NO ESTADO) ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31974", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31974", "PLOTHER OCÉ TDS 320( NO ESTADO)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31759", "100")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31759", "LOTE COM apróx 10 CACHAÇAS DIVERSAS - COLEÇÃO ( CONFORME RELAÇÃO)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31760", "101")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31760", "LOTE COM apróx. 27 CACHAÇAS DIVERSAS - COLEÇÃO ( CONFORME RELAÇÃO)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31761", "102")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31761", "LOTE COM: Apróx. 24 CACHAÇAS DIVERSAS - COLEÇÃO ( CONFORME RELAÇÃO)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31762", "103")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31762", "LOTE COM Apróx. 68 CACHAÇAS DIVERSAS - COLEÇÃO ( CONFORME RELAÇÃO)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31794", "200")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31794", "Gerador de Energia Cummins C400 500kVA/400kW  2009 Pat.:MP-0109 serial: F08T009245 (Quebrado, faltando peças)  ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31795", "201")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31795", "Gerador de Energia Cummins C400 500kVA/400kW  2009 Pat.:MP-0209 serial: H08T009747 (Quebrado, faltando peças)  ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31931", "300")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31931", "Lança da JS 200 - JCB  2012")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31932", "301")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/31932", "TESOURA HIDRÁULICA SUCATEIRA CS20 -TREVIBENNE  2014")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32190", "401")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32190", " ESCAVADEIRA HIDRÁULICA KOMATSU PC150, SÉRIE 05, ANO: 1995. OBS.: MOTOR ZERO KM, RODANTE, HIDRÁULICA E GIRO REVISADOS, CUBO GRANDE.")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32197", "402")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32197", " ESCAVADEIRA HIDRÁULICA KOMATSU PC150, SÉRIE 05, ANO: 1996. OBS.: MOTOR C/ FURO NO BLOCO, BOMBA GIRO FORA.")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32195", "403")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32195", " TRATOR DE ESTEIRA/LÂMINA CAT D4E, ANO: 1981. OBS.: CÂMBIO E EMBREAGEM ZERO KM.")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32191", "404")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32191", " CAMINHÃO BASCULANTE FIAT 190, BMNCO, ANO: 1982/1982. PL.: ABD-4997, CH.: 1209030059. OBS.: MOTOR ZERO KM.")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32192", "405")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32192", " CAMINHÃO BASCULANTE CHEVROLET 60, ANO: 1981/1981, ROXA, PL.: BTA-6720, CH.: BC653PXA08887.")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32196", "406")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32196", " GM PICKUP A20 CUSTOM, ANO: 1988/1989, BRANCA, GASOLINA, PL.: CRH-2998. CH.: 9BG244NFKKC011765.")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>13.250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32194", "407")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32194", " FIAT SIENA FIRE 1.0 FLEX, ANO: 2006/2007, VERMELHA. PL.: DVB-2048. CH.: 9BD17206G73254818.")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32193", "408")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32193", " MOTO HONDA CG 150 TITAN ESD, ANO: 2012/2013, AMARELA, FLEX, KM: 43000. PL.: EWG-6481. CH.: 9C2KC1650DR802780.")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32209", "500")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32209", "COLETOR PLANALTO - 6 M³ 2008")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32227", "600")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32227", "CAMINHÃO VOLVO VM 270 6x2R 2014/15 , PL.: FNF3060 CH. 93KPOR1C6FE151237")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32228", "601")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32228", "CAMINHÃO VW 10.160 DRC 4x2 2014/15- PL.: FMW-2504. CH.: 9531M62P7FR514238")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D15" s="4" t="inlineStr">
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32521", "602")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32521", "CAMINHÃO VW 10.160 DRC 4X2 2014/2015 PL.: FCZ3912 CH.: 06142630000187")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...1124 lines deleted...]
-      <c r="F50" s="4" t="inlineStr">
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-[...478 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32792", "700")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/32792", " CAMINHÃO MB 1313 TURBINADO; 1981/1981; BRANCA; DIESEL; PL.: KUE-1352 CH.:34500312539228;")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>24.750,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>