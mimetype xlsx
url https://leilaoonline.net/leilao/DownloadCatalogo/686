--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30473", "2170")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30473", "VW; POLO SEDAN 1.6; 2011/2012; PRETA; ALCO/GASOL")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29881", "8415")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29881", "I/VW TIGUAN 2.0 TSI, 2014, AUT. PRATA, GASOLINA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>51.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29886", "8416")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29886", "I/VW TOUAREG 3.6 V6, 2011/2011, GASOLINA, PRATA -  BLINDADA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>50.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29887", "8417")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29887", "RENAULT/MASTER FURGÃO 8M3 25DCI, 2008/2009, DIESEL, BRANCA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>33.750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29884", "8418")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29884", "VW/NOVO VOYAGE 1.6 CITY, 2013, PRATA, FLEX")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>23.250,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29885", "8419")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29885", "I/VW TIGUAN 2.0 TSI, 2013/2014, AUT. BRANCA, GASOLINA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>52.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30470", "8420")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30470", "VW; POLO SEDAN 1.6; 2011/2012; PRATA; ALCO/GASOL")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>20.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29889", "8421")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29889", "I/AUDI  A5 SPB 2.0 TFSI, ANO 2012/2013, COR PRATA - BLINDADA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30471", "8422")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30471", "VW; POLO SEDAN 1.6; 2011/2012; BRANCA; ALCO/GASOL")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30472", "8424")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30472", "VW; POLO SEDAN 1.6; 2011/2012; PRATA; ALCO/GASOL")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29888", "8425")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29888", "MITSUBISHI; PAJERO FULL HPE 3.8, 2012/2013, PRETA, GASOLINA - BLINDADA - 7 LUGARES")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>