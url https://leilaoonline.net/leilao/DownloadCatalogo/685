--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,1947 +269,1707 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29993", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29993", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A. (SEM USO)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30006", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30006", " Compressor , Marca: Wayne , Mod.: W960 11H , Pot.: 15hp.( Funcionando)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30010", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30010", " Centro de furação e corte CNC, Marca: Peddinghaus , Mod.: PCD 1100. (Funcionando)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.400.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30009", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30009", " Calandra de Quatro Rolos, Marca: FACCIN , Mod.: B4 3139, Ano: 2010.(funcionando)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>280.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29983", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29983", " Calandra Piramidal, Marca: ZAMBONI ( Funcionando)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30008", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30008", " Máquina de compor viga, Marca: ZHOU XIANG , Mod.: PHJ 0820 , Pot.: 1000A.(Sem Uso)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>190.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29990", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29990", " Calandra de tubo, Marca: AMOB , Mod.: MAH-80/3 AC. Ano: 2008.(funcionando)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30003", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30003", " Robô de corte a Plasma , Marca: Kaltenbach/KUKA , Mod.: KC 1201N/T13/m158G.(Pouco Uso)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.100.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29987", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29987", " LOTE COM: 11 Carrinhos de transportes, Marca: ZHOU XIANG , Mod.: YGJ-15 , Cap.: 15 ton(SEM USO)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29988", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29988", " Puncionadeira CNC, Marca: FIN CNC MACHINI , Mod.: PPD103B.(Parou Funcionando)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>95.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30012", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30012", " Guilhotina Hidráulica 7/8", Marca: Pacific , Mod.: 750 RIO , Pot.: 40HP.(Pouco Uso)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29984", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29984", " Virador de Viga, Marca: Stierli-Bierg  , Mod.: ROT 600 , Cap.: 6000kg (2 pares) - (Pouco Uso)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29992", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29992", " Virador de Viga, Marca: Stierli-Bierg  , Mod.: ROT 1000 , Cap.: 6000kg (3 pares)-(Pouco Uso)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>110.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29986", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29986", " Virador de Viga, Marca: Stierli-Bierg  , Mod.: ROT 1500 , Cap.: 6000kg (2 pares)-(Pouco Uso)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30005", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30005", " Máq. Compor Perfil, Marca: ZHOU XIANG , Mod.: HZJ1020.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30013", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30013", " Calandra de tubo, Marca: AMOB , Mod.: MAH-250/3.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>220.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30014", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30014", " Posicionador de solda 60°, Marca: ZHOU XIANG , Mod.: FZ-20 , Cap.: 15 ton. (2 pares)-(Sem Uso)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30011", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30011", " LOTE COM: 22 Mesas de rolos, Marca: ZHOU XIANG.( Sem uso)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29999", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29999", " Pórtico, Marca: BAMBOZZI , Mod.: BPVU.2000.2.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30001", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30001", " Calandra de perfil, Marca: Stierli-Bierg  , Mod.: 1200 NC , Pot.: 1200KN.( Sem Uso)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>220.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29996", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29996", " LOTE COM: 2 Furadeiras com base magnética, Marca: CAYKEN , Mod.: KCY 85/3WD , Pot.: 2280W.( Sem uso)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30000", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30000", " LOTE COM: 3 Chanfradeiras, Marca: ARC Angle CHAMFER , Mod.: MR0R300B , Pot.: 550W; 03 Chanfradeiras, Marca: ARC Angle CHAMFER , Mod.: R 200 , Pot.: 250W; 14 Chanfradeiras, Marca: MR CHAMFER , Pot.: 620W. 50Hz ( Sem Uso)")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29995", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29995", " Furadeira de piso, Marca: Diamond Core Drill , Mod.: Z1Z-CF02-255 , Pot.: 2600W.( Sem Uso)")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29997", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29997", "Furadeira para concreto, Marca: Diamond Core Drill , Mod.: Z1Z-CF05-80 , Pot.: 1500W.( Sem uso)")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29994", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29994", " Afiador de Brocas, Marca: Spiramax , Mod.: ABH-8 , Pot.: 3/4cv.")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29998", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29998", " Rosqueadeira, Marca: FEMESTAL , Mod.: 5436. 380V. ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30004", "028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30004", " Afiador de Brocas, Marca: Rush machinery , Mod.: 250A-CE , Pot.: 3hp, Ano: 2008.")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29985", "029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29985", " LOTE COM: 3 Carrinhos de Solda, Marca: Nantong zhenkang , Mod.: 120SN10-CQ.( Sem Uso)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29989", "030")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29989", " Máq. Soldar tubo, Marca: ZHOU XIANG , Mod.: PPAW 05-00 , Pot.: 500A (2 conjuntos)( Pouco Uso)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29991", "031")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/29991", " LOTE COM: 4 Plataformas de alumínio, Marca: WUXI HAUKE MACHINE , Mod.: ZLP 300 , Pot.: 2280W , Cap.: 300kg. (sem uso)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30002", "032")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30002", " LOTE COM: 4 Plataformas de alumínio, Marca: WUXI HAUKE MACHINE , Mod.: ZLP 300 , Pot.: 2280W , Cap.: 300kg.( Pouco Uso)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30015", "033")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30015", " Virador hidráulico de solda, Marca: ZHOU XIANG , Mod.: YFZ-20 , Cap.: 15 ton.(sem uso)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30016", "034")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30016", " Gerador motor MWM  Marca: STEMAC , Mod.: CRA-315 S4A , Pot.: 260kva. Ano: 2011 ( Pouco Uso)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30017", "035")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30017", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30018", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30018", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30020", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30020", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30019", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30019", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30021", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30021", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30022", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30022", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30028", "041")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30028", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30029", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30029", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30030", "043")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30030", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30024", "044")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30024", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30023", "045")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30023", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30027", "046")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30027", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30025", "047")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30025", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30026", "048")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30026", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30033", "049")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30033", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30031", "050")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30031", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30034", "051")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30034", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30039", "052")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30039", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30037", "053")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30037", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30032", "054")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30032", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30035", "055")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30035", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30038", "056")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30038", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30036", "057")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30036", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30040", "058")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30040", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30041", "059")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30041", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A.(SEM USO)")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30043", "060")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30043", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A. (SEM USO)")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...974 lines deleted...]
-      <c r="E44" s="5" t="inlineStr">
+      <c r="E69" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
-      <c r="F44" s="4" t="inlineStr">
-[...798 lines deleted...]
-      </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30042", "061")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/30042", " Máquina de Solda MIG/MAG, Marca: WORCRAFT , Mod.: MIG 200 , Pot.: 200A. ( SEM USO)")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>