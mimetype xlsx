--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,2427 +269,2127 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27910", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27910", " 1 TORQUIMETRO DE ESTADO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27921", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27921", " 150 DISCO DESBASTE NORTON NA CAIXA COM 10 PEÇAS CADA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27929", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27929", " 900 KG ELETRODO DE CORTE Ø3,2X350 LATA DE 5KG, NO ESTADO QUE SE ENCONTRA ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27912", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27912", " 1 MITUTOYO NÍVEL DE PRECISÃO SENSIBILIDADE 0,02MM/M  QUADRANGULAR")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27923", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27923", " 1 MITUTOYO FERRAMENTA DE PRECISÃO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27928", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27928", " 1 MACHO MANUAL PARA ROSCA  ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27913", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27913", " 1 MICRÔMETRO EXTERNO MITUTOYO 300 - 400")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27926", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27926", " 1 SACA POLIA KIT EXTRATOR DE GARRA SKF")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27931", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27931", " 26 BROCA DE PERFURAÇÃO Ø 20MM, Ø 22MM,Ø 25MM, DØ32MM")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27924", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27924", " 400 BROCA DE VIDEA 8MM  ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27920", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27920", " 4 TALHAS MANUAL DE 1 TON, 2 TON ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27933", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27933", " ROLOS DE ALUMÍNIO PARA SOLDA 22 UNIDADES, ROLOS DE FERRO Ø 1,2MM 2UNIDADES")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28258", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28258", " PRENSA HIDRÁULICA 80 TONELADAS UNIDADE VICKERS 850 X 700")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>7.600,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27927", "016")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27927", " 1 VIBRADOR DE CONCRETO NOVO NA CAIXA GASOLINA ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27932", "017")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27932", " 1 SOLDA MIG PRODUTO NOVO NA CAIXA ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27930", "018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27930", " DISCO DE CORTE CONTINUO 200 PEÇAS,DISCO CORTE SECO 400 PEÇAS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27918", "019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27918", " 1 MOTO SERRA GASOLINA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27917", "020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27917", " 1 TALHA ELÉTRICA NOVA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27925", "021")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27925", " 1 IMÃ LEVANTADOR MAGNETICO INDUSTRIAL P/ 600 KG ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27914", "022")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27914", " 3 MAQUINAS DE SOLDA")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27922", "024")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27922", " 1 MAQUINA MANUAL DE LACRAR (ARQUEADORA)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27915", "025")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27915", " 1 BOMBA D'AGUA TFWP25")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27919", "026")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27919", " 80 MACHO PARA ROSCA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27911", "027")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27911", " 1 SELADORA")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27916", "028")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27916", " 1 TIFOR  5400KG")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27934", "029")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27934", " PARAFUSO 250KG")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27935", "030")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27935", " MOVEIS PARA ESCRITÓRIO  ARQUIVO, MESA, CADEIRAS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27936", "031")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27936", " 2 BALANÇA FILIZOLA 200KG")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27937", "032")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27937", " 1 MARCADOR PNEUMATICO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27938", "033")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27938", " DIVERSOS: INOX CARRINHO PORTA BANDEJA (SEM AS BANDEJAS, PIA, BANCADA DE INOX, FOGÃO TIPO CHAPA DE CREPE) ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27941", "035")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27941", " 1 COMPRESSOR PARAFUSO COM MOTOR DE 200CV WEG COM PULMAO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27942", "036")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27942", " 1 COMPRESSOR PARAFUSO COM MOTOR DE 100CV WEG COM PULMAO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27939", "037")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27939", " 18 BALANÇA DIVERSAS ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27940", "038")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27940", " 7 VENTOINHA CARACOL ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27945", "039")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27945", " 17 ITENS DE COZINHA INDUSTRIAL MATERIAL EM INOX")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27943", "040")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27943", " 10 FORNOS ESTUFA PARA SECAGEM")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27948", "041")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27948", " 1 TORNO IMOR 2METROS DE BARRAMENTO ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27947", "042")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27947", " 3 COMPRESSOR PISTÃO ")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27946", "043")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27946", " 1 MOTOR SEMENS  60HP")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27944", "044")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27944", " 1 BOMBA DE 20CV COM MOTOR WEG")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27949", "045")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27949", " 1 MAQUINA DE SOLDA 450AMPER")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...20 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27952", "046")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27952", " 2 MOTOR DE 75HP")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...20 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27951", "047")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27951", " LONA 3000KG ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28251", "048")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28251", " BATEDOR MISTURADOR DE TINTA COM INVERSOR DE FREQUÊNCIA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27950", "049")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27950", " 1 COMPRESSOR PARAFUSO MOTOR DE 200CV COM 2 PULMÕES DE AR ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27953", "050")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27953", " 2 COMPRESSOR PARAFUSO MOTOR DE 60 CV")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28250", "072")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28250", " EMPILHADEIRA  HYSTER H80J OPALA 6CC 1985 4 TON 3 MTS GNV")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28236", "073")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28236", " EMPILHADEIRA YALE D87P 1985 4 TON DIESEL")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28257", "103")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28257", " ELEVADOR DE CARGA 4 M DE ALTURA, MESA 1,2X1,0M ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28240", "130")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28240", " RETÍFICA PLANA TOS")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28255", "131")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28255", " CALDEIRA EÔNIA 3200KG")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28259", "136")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28259", " EMPILHADEIRA ELETRICA STILL R60 1,8 TON ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28247", "180")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28247", " PALETEIRA ELÉTRICA AMEISE EJC FUNCIONANDO")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28237", "190")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28237", " TORNO MITTO 2600MM X 680MM")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28260", "260")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28260", " MISTURADOR  DE MATÉRIA PRIMA MECANOPLAST RH 1050, ANO 1990 ")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28238", "317")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28238", " CARRETA REBAIXADA")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28249", "330")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28249", " EMPILHADEIRA TOYOTA 2500KG")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28243", "370")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28243", " SUCATA DE EMPILHADEIRA STILL AUTOMATICA ")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>5.950,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28253", "393")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28253", " FURADEIRA DE CORREIA FERRARI FCI-19")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28261", "400")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28261", " SERRA AUTOMÁTICA")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28262", "431")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28262", " EMPILHADEIRA PALETEIRA ZELOSO")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28264", "433")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28264", " EMPILHADEIRA PALETEIRA ZELOSO")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28263", "447")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28263", " COMPRESSOR WAYNE W900 DUPLO 120 PÉS")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28245", "448")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28245", " COMPRESSOR DELVE 80 PÉS 30CV")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28241", "471")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28241", " DESENGROSSO DEWALT (NÃO ACOMPANHA A BASE)")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28235", "478")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28235", " COMPRESSOR PARAFUSO ATLAS COPCO GA 22 USADO")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28256", "479")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28256", " COMPRESSOR PARAFUSO ATLAS COPCO GA 37 USADO")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...85 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28234", "480")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28234", " COMPRESSOR PARAFUSO ATLAS COPCO GA 55 USADO")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28248", "481")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28248", " COMPRESSOR PARAFUSO ATLAS COPCO GA 22 USADO")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28242", "482")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28242", " COMPRESSOR PARAFUSO ATLAS COPCO GA 55FF USADO ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28239", "483")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28239", " TRANSFORMADOR A SECO 1250KVA 4368-3952V / 440V SIEMENS ")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...228 lines deleted...]
-      <c r="F23" s="4" t="inlineStr">
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28244", "484")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28244", " COMPRESSOR PARAFUSO ATLAS COPCO GA 37 USADO")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28246", "485")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28246", " ESTAÇÃO DE TRATAMENTO DE ÁGUA - LOUVEIRA/SP")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-[...985 lines deleted...]
-      <c r="F54" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28252", "486")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28252", " COMPRESSOR PARAFUSO ATLAS COPCO GA 507 USADO ")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-[...958 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28254", "487")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/28254", " COMPRESSOR PARAFUSO ATLAS COPCO GA 707 USADO ")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>