--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -269,443 +269,391 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27059", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27059", " ALIMENTADOR DE AVANÇO INVICTA DK-50 380v (REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27053", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27053", " ALIMENTADOR DE AVANÇO COMATIC RODAS EM AÇO 220V ( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27051", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27051", " COLADEIRA DE BORDAS TTM TRIFÁSICA (REFORMADO - SEM USO)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27057", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27057", " EXAUSTOR DE HÉLICE OMIL (BOCA 250MM - REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27048", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27048", " DOBRADEIRA PÓS FÓRMICA VERRY 2,60( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27050", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27050", " FURADEIRA HORIZONTAL MAZUTTI 2CV( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27052", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27052", " FURADEIRA MELA FMP -5 6 BROCAS ( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27054", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27054", " PLAINA DESEMPENADEIRA INVICTA 2,20x 420x 3 FACAS ( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27058", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27058", " SERRA FITA IMAV 60CM ( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27055", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27055", " SERRA ANGULAR RR-35 INVICTA ( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27049", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27049", " SERRA TAQUEIRA OMIL ( REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...203 lines deleted...]
-      <c r="A20" s="5" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27056", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27056", " TUPIA OMIL TU-1000 5CV  (REFORMADO - FUNCIONANDO)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B20" s="4" t="inlineStr">
-[...77 lines deleted...]
-      </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27060", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27060", " TUPIA SUPERIOR HOLYTEK 3CV ( REFORMADO - FUNCIONANDO)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>