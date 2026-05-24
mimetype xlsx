--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -269,1499 +269,1315 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27005", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27005", " PLATAFORMA COLHEDORA DE MILHO 5 LINHAS  5/90 . Marca:  MASSEY FERGUSON . Modelo:  MOD.5190 . Ano:  2002")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27004", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27004", " PLATAFORMA COLHEDORA DE MILHO 5/70 . Marca:  MASSEY FERGUSON . Modelo:  MOD. 5/70 . Ano:  1996")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27006", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27006", "COLHEITADEIRA/ PLATAFORMA (PLATAFORMA DE SOJA 23 PÉS). Marca:  JOHN DEERE . Modelo:  MOD. 1550  . Ano:  2002")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27007", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27007", "PLATAFORMA COLHEDORA DE MILHO. MARCA: MASSEY FERGUSON. MOD.: 5/70. ANO 1994.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27010", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27010", "SEMEADORA 19 LINHAS MARCA TATU ANO 1983")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27008", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27008", "TRATOR Marca MASSEY FERGUSSON - Mod: 95X Ano 1975")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27009", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27009", "PLANTADEIRA Marca SLC. Mod: 7AS-2. Ano: 1994")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27011", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27011", " 02 EQUIPAMENTOS DE GINÁSTICA SENDO: 01 BIKE SPINNING KIKOS PRÓ F9 E 01 ESTAÇÃO DE MUSCULAÇÃO COM 80 KG")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27028", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27028", " 09 BRINQUEDOS DIVERSOS")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27025", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27025", " 03 CARRINHOS DE PASSEIO PARA CRIANÇA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27020", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27020", " 03 ELETRODOMESTICOS")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27031", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27031", " MESA DE CENTRO MODELO BAÚ (ADEGA)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>180,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27035", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27035", "RARIDADE: Austin A40. Ano 1952. Relíquia para colecionadores. Para Restauração.")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27012", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27012", "GM CHEVROLET 1959 - Cabine Alongada (em fase de restauração)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27013", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27013", "APROX. 50 BONÉS. MARCA SUMEMO (NOVOS SEM USO)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27014", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27014", "APROX..40 CADEIRAS DE JANTAR. MARCA LUMINI. MODELO VIEIRO MALY. (NOVAS SEM USO).")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27017", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27017", "APROX. 20 TON. DE LINTER DE ALGODÃO.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27015", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27015", "ESCAVADEIRA CASE. MOD: 90208. ANO: 2000 (FUNCIONANDO)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27016", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27016", "MOTONIVELADORA CATERPILLAR. MOD.: PATROL 12H. ANO: 2002.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>54.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27032", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27032", " COLHEDORA DE CANA CASE MOD. A8800. ANO 2014")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>280.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27024", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27024", " COLHEDORA DE CANA CASE MOD. A8800. ANO 2014")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>175.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27022", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27022", " FORNO ELETRICO DE 3 LASTROS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27029", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27029", " FORNO A GAS TURBO MARCA PERFECTA CURITIBA MOD. PETIT")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27019", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27019", " 02 BATEDEIRAS INDUSTRIAIS MARCA LIDER.")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27027", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27027", " APROX. 100 ITENS DE ELETROPORTÁTEIS DIVERSOS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27021", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27021", " SUCATA DE MICROONDAS E PEÇAS PARA MICROONDAS ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27033", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27033", "  SUCATAS DE TELEFONES")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27030", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27030", " 03 PRODUTORAS DE GELO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27023", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27023", " 04 VENDING MACHINE")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27034", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27034", " 04 VENDING MACHINE")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27026", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27026", " 03 ILHAS DE RESFRIAMENTO /CONGELAMENTO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27036", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27036", " TURBINA (EM FUNCIONAMENTO)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27045", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27045", " APROX. 2.500 ROLAMENTOS DIVERSOS")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27037", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27037", " SUCATA LAVADORA DE LOUÇAS MARCA HOBART")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27038", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27038", " BOMBA DÁGUA")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27044", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27044", " BAÚ DE CAMINHÃO ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27042", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27042", " 04 EXPOSITORES ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27040", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27040", " 03 CHOPEIRAS")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>4.700,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27043", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27043", " 05 REFRIGERADORES")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27039", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27039", " 40 MACACOS HIDRÁULICOS")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E50" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...95 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27041", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27041", " APROX. 50 MÓVEIS DE ESCRITÓRIO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...89 lines deleted...]
-      <c r="F18" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27454", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27454", "Máquina de Sorvete Multsoft. 03 Sabores. 220w. (Em funcionamento)")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...25 lines deleted...]
-      <c r="F19" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27470", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27470", "Lote com 200 peças de bermudas de coton jeans. Peças novas sem defeito de excelente qualidade. Tecido Coton Jeans Tamanho P- M- G. Cores variadas entre Preto, Azul, Marrom, Verde, e Telha.")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...249 lines deleted...]
-      <c r="F27" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27472", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27472", "Aprox. 630 peças de materiais diversos sendo; 418 balcões, prateleiras, mesas 1.20m, tablados expositores; 200 cadeiras giratórias e 12 paletes de peças planejados (móveis diversos)")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-[...89 lines deleted...]
-      <c r="F30" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27474", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27474", "Aprox. 360 unidades de eletro-eletrônicos, eletrodomésticos e outros (lista completa em "Descritivo de Itens") (produtos para aproveitamento de peças)")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-[...798 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27473", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27473", "Lote com aprox. 2.000 peças de motocicletas. (ORIGINAIS, SEM USO)")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>