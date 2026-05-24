--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -269,1275 +269,1119 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26644", "2051")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26644", " EMPILHADEIRA HYSTER 60 XM, ANO 2005, SÉRIE H17748590C")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>34.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26647", "2052")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26647", " 62 UND APROXIMADAMENTE PORTA PALLETS REGULAVEIS MED. 2,30 ENTRE VÃO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26648", "2053")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26648", " 150 PALLETS APROX. SENDO ALGUNS FORRADOS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26624", "2054")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26624", " ARQUEADEIRA THR MOD AP 700 EX, SÉRIE 3676")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26643", "2055")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26643", " TUPIA SAMCO MOD FORMULA T1, Nº AB 94449")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26642", "2056")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26642", " EMPILHADEIRA HYSTER 80 XM, ANO 2000, SÉRIE K005D01509W")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26641", "2057")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26641", " EMPILHADEIRA HYSTER 80 XL. ANO 1999, SÉRIE G005D12630-6")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26638", "2058")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26638", " SISTEMA EXAUSTÃO CENTRAL COMPLETO MTK, ANO 2009")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26646", "2059")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26646", " SISTEMA DE AR COM DOIS COMPRESSORES WAYNE E OUTROS REF. 13738")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26645", "2060")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26645", " SISTEMA DE AR COM QUATRO COMPRESSORES WAYNE, PAINEL E OUTROS ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26618", "2061")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26618", " SECCIONADORA MACLINEA CH12")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26649", "2062")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26649", " 55 UND. APROX. Esteira Transportadora C/ ROLETES (MED. APROX. 2 A 3 mts X 0,45 cm LAG.)")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26627", "2063")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26627", " FURADEIRA SULAMERICANA MULTIPLA, ANO 2006, SÉRIE 1205")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26625", "2064")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26625", " FURADEIRA MACLINEA MULTIPLA M 6X 20, ANO 1984, Nº 69")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26620", "2065")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26620", " FURADEIRA SULAMERICANA MULTIPLA, ANO 1996, SÉRIE 684")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26628", "2066")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26628", " FURADEIRA SULAMERICANA MULTIPLA, SÉRIE 991")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26622", "2067")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26622", " FURADEIRA SULAMERICANA MULTIPLA, SÉRIE 1040")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26631", "2068")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26631", " FURADEIRA SULAMERICANA MULTIPLA, SÉRIE 846")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26650", "2069")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26650", " SERRA CIRCULA INVICTAR DS - 14 E COLADEIRA HOMAG MANUAL TIPO KTD 202")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26651", "2070")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26651", " PRENSA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26652", "2071")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26652", " FURADEIRA KONE SÉRIE 0146 E POLICORTE S/ MOTOR")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26623", "2072")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26623", " COLADEIRA HOMAG BORDOS DKR 300A, ANO 2007, Nº 6072")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26619", "2073")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26619", " COLADEIRA HOMAG BORDOS DKR 300A, ANO 2007, Nº 6070")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26617", "2074")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26617", " ESQUADREJADEIRA CIMFER, ANO 1986, Nº 570")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26629", "2076")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26629", " COLADEIRA MACLINEA BORDOS CBN 42, ANO 2009, Nº 320")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26630", "2077")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26630", " SECCIONADORA HOMAG  CH13, ANO 1998, Nº 4623")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26632", "2078")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26632", " COLADEIRA MACLINEA BORDOS, ANO 2005, Nº 227")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26637", "2079")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26637", " SECCIONADORA GIBEN KAPPA")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26654", "2080")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26654", " 80 UND. APROX. Esteira Transportadora C/ ROLETES (MED. APROX. 2 A 3 mts X 0,45 cm LAG.)")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26621", "2081")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26621", " ARQUEADEIRA THR MOD EX 100 SÉRIE 1241")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26653", "2083")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26653", " 75 UND. APROX. Esteira Transportadora C/ ROLETES (MED. APROX. 2 A 3 mts X 0,45 cm LAG.)")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26639", "2084")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26639", " MAQUINA PACK EMBALADORA TERMO ENCOLHIVEL C/TUNEL TERMO ENCOLHIVEL E C/ ROLETE ALTO AUTOMÁTICO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26634", "2085")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26634", " ARQUEADEIRA  THR, SÉRIE 3060")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26626", "2086")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26626", "  2 ARQUEADEIRA ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26636", "2087")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26636", " 2 REFILADORA HOMAG DFT BORDOS MANUAL")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26655", "2088")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26655", " SUCATA DE FERRO/OUTROS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26640", "2089")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26640", " TUPIA COPIADORA DALMAG MOD 1600, ANO 2003, Nº 230")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26635", "2090")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26635", " COLADEIRA BORDOS HOMAG DKR 300A, Nº 6071")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26633", "2099")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26633", " COLADEIRA HOMAQ KTD BORDOS MANUAL")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>