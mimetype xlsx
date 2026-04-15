--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,2235 +269,1959 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26935", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26935", " VW 5-140 BAU BRANCA 2007 2007")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>35.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26947", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26947", " REBOQUE/BASCULANTE ROSSETTI  BRANCA 2009 2010")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>44.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26974", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26974", " FACCHINI SRF REBOQUE BASCULANTE BRANCA 2017 2017")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26995", "007")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26995", " VW 17-180 COMPACTADOR/TRUCADO BRANCA 2010 2011")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>54.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26958", "008")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26958", " VW 17-180 TANQUE LIMPA FOSSA BRANCA 2010 2010")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>79.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26982", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26982", " VW 15-180 VASSOURA BRANCA 2010 2011")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>61.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26973", "011")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26973", " VW 17-180 COMPACTADOR VERDE 2010 2011")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26961", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26961", " VW 17-180 COMPACTADOR VERDE 2010 2011")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>57.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26977", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26977", " VW 17-180 COMPAC BRANCA 2010 2010")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>50.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26939", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26939", " FORD CARGO 1723 COMPAC BRANCA 2012 2013")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>83.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26981", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26981", " VW 5-140 CAÇAMBA BRANCA 2008 2009")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>39.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26946", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26946", " VW 5-140 CARROCERIA BRANCA 2010 2010")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>43.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26972", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26972", " VW 19-330 ROLLON  ROLLOF BRANCA 2012 2012 (EQUIPAMENTO NÃO INCLUSO)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>119.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26959", "020")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26959", " FORD CARGO 1621 ROLON/PLATAFORMA BRANCA 2001 2001")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>73.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26942", "022")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26942", " VW 15-180 CONSTELLATION CARROCERIA MADEIRA BRANCA 2010 2011")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>72.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26968", "023")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26968", "  CAVALO MEC SCANIA 124G 360  BRANCA 2001 2001")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>75.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26954", "024")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26954", " CAVALO MEC.  CNHTC SINOTRUCK HOWO A1 PRATA 2012 2012")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26979", "025")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26979", "  CAVALO MEC CNHTC SINOTRUCK PRATA 2012 2012")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26955", "026")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26955", " FORD CARGO 2842 - 420 CAVALO VERMELHA 2013 2013")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>89.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26934", "027")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26934", " MAN TGX 28.440 TRATOR AZUL 2013 2013")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>136.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26953", "029")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26953", " FORD CARGO 1722 COMPACTADOR BRANCA 2010 2011")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>49.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26994", "030")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26994", " FORD CARGO 1722 COMPACTADOR BRANCA 2010 2011")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>48.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26949", "031")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26949", " FORD CARGO 1722 COMPACTADOR BRANCA 2011 2011")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>49.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26967", "032")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26967", " FORD CARGO 1722 COMPACTADOR BRANCA 2008 2009")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26971", "033")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26971", " VW 13-180 POLIGUINDASTE BRANCA 2007 2007")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26941", "034")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26941", " VW 5-140 BAU CINZA 1987 1987")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26943", "035")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26943", " VW 17-180 COMPACTADOR VERDE 2010 2011")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>57.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26938", "036")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26938", " VW 15-190 WORKER BRANCA 2013 2013")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>80.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26962", "037")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26962", " FORD CARGO 1723 COMPACTADOR/TRUCADO BRANCA 2013 2013")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>54.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26966", "038")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26966", " FORD CARGO 1723 COMPACTADOR BRANCA 2013 2013")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>58.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26940", "039")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26940", " FORD CARGO 1723 COMPACTADOR BRANCA 2012 2013")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>79.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26976", "040")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26976", " FORD CARGO 1723 COMPACTADOR/TRUCADO BRANCA 2013 2013")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26937", "042")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26937", " FORD CARGO 1415 CAMINHÃO BRANCA 1999 1999")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26936", "044")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26936", " PRANCHA RANDON AMARELA ANO 1984/1984. (pá carregadeira não inclusa)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26944", "046")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26944", " FORD CARGO 816S BAU BRANCA 2013 2013")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>57.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27000", "047")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27000", " VW 26-260 ROLLON  ROLLOF BRANCA 2003 2003")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>90.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26989", "050")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26989", " VW 5.140 BASCULANTE BRANCA 2008 2009")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26983", "051")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26983", " FORD/CARGO 1723 COMPACTADOR TRUCADO BRANCA 2013 2013")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>50.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26948", "052")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26948", " VW 17.180 COMPACTADOR BRANCA 2010 2011")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>57.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26988", "053")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26988", " VW 17.180 EURO 3 WORKER COMPACTADOR BRANCA 2010 2011")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>53.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26992", "054")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26992", " VW 17.180 EURO 3 WORKER COMPACTADOR BRANCA 2008 2008")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>48.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26998", "055")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26998", " VW 17.180  2010 2011")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26980", "056")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26980", " FORD/CARGO 1722 COMPACTADOR BRANCA 2011 2011")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>21.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26990", "058")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26990", " [ SINISTRADO- PEQUENA MONTA ] HUNDAY  HR - 2.5 LONGO CHASSIS ALTO  BASCULANTE BRANCA 2011 2012")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>28.500,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26960", "059")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26960", "FIAT FIORINO FURGÃO BRANCA 1997 1997")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26997", "060")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26997", "HUNDAY  HR BAÚ BRANCA 2011 2012")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>28.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26993", "061")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26993", " FORD/CARGO 1617. No Chassi. Ano 1999/ 1999")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26975", "063")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26975", " VW 15.190 WORKER MUNK BRANCA 2013 2013")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>82.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26985", "064")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26985", " VW 17.180 EURO 3 WORKER COMPACTADOR BRANCA 2010 2011")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>57.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26951", "065")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26951", " VW 24.250 ROLLON ROLLOF BRANCA 2010 2010")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>110.500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26956", "066")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26956", "MBB  L1113 BASCULANTE 1978 1978")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27001", "068")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27001", " F 12.000 BASCULANTE 2001 2001")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>21.500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26952", "069")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26952", " VW 17.210 MOTOR CUMMINS COMPACTADOR BRANCA 2000 2000")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26964", "070")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26964", " VW 17.180 COMPACTADOR VERDE 2010 2011")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26978", "071")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26978", " VW 17.180 COMPACTADOR VERDE 2010 2011")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>24.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26986", "073")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26986", " FORD/CARGO 1722 POLIGUINDASTE BRANCA 2008 2008")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>81.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26963", "074")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26963", " FORD/CARGO 1723 COMPACTADOR BRANCA 2013 2013")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>59.500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27002", "075")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27002", " FORD/CARGO 1723 COMPACTADOR BRANCA 2013 2013")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>88.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26969", "076")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26969", " JULIETA IMAVI PRETA 2010 2010")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>39.500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26984", "077")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26984", " POSTIÇO ")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>23.250,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26987", "078")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26987", " VW 17.180 EURO 3 WORKER COMPACTADOR BRANCA 2010 2011")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>61.500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26991", "080")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26991", " VW 15.190 WORKER WORKER BRANCA 2013 2013")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>88.000,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26999", "081")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26999", " VW 24.250 CNC 6X2 ROLLON ROLLOF BRANCA 2010 2010")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>111.000,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26945", "082")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26945", " FORD/CARGO 1723 POLIGUINDASTE BRANCA 2012 2013")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>88.500,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26970", "083")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26970", " VW 17.180 EURO 3 WORKER POLIGUINDASTE BRANCA 2011 2012")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...341 lines deleted...]
-      <c r="D24" s="4" t="inlineStr">
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26950", "084")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26950", " VW 24.250 CNC 6X2 ROLLON ROLLOF BRANCA 2011 2012")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>122.500,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26965", "085")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26965", " FORD/CARGO 1722 E COMPACTADOR BRANCA 2007 2007")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>58.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26957", "086")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26957", " VW 13.180 EURO3 WORKER POLIGUINDASTE BRANCA 2009 2009")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...511 lines deleted...]
-      <c r="E40" s="5" t="inlineStr">
+      <c r="E78" s="5" t="inlineStr">
         <is>
           <t>58.500,00</t>
         </is>
       </c>
-      <c r="F40" s="4" t="inlineStr">
-[...1214 lines deleted...]
-      </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26996", "087")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26996", " VW 23.210 MOTOR MWM POLIGUIN DUPLO BRANCA 2004 2005")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>76.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>