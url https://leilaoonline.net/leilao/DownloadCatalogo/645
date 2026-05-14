--- v0 (2025-10-14)
+++ v1 (2026-05-14)
@@ -269,859 +269,755 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26090", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26090", " FURADEIRA DE COLUNA C/ REGULAGEM DE VELOCIDADE E AVANÇO AUTOMÁTICO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26106", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26106", " MÁQUINA DE SOLDA A PONTO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26099", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26099", " FURADEIRA DE COLUNA MN")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26092", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26092", " 2 BANCADAS METÁLICAS")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26095", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26095", " CONJUNTO MAÇARIQUEIRO C/ CARRINHO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26093", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26093", " TORNO P/ MADEIRA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26085", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26085", " 2 MESAS DESEMPENO DE FERRO FUNDIDO; DIMENSÕES: 1500X900 MM")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26102", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26102", " CALANDRA DE TUBO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26101", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26101", " CARRINHO NIVELADOR P/ FERRAMENTAS")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26091", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26091", " PÓRTICO DE 4M C/ TALHA DE 1T")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26103", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26103", " MESA DESEMPENO GRANDE")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26087", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26087", " MESA DESEMPENO PEQUENO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26100", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26100", " SERRA TICO-TICO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26089", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26089", " MESA PRISMÁTICA; DIMENSÕES: 600X500 MM")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26105", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26105", " GERADOR DE SOLDA ELÉTRICA LINCOLN; 400A")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...70 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26104", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26104", " AFIADORA DE FERRAMENTAS ABW00D")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26097", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26097", " POLITRIZ C/ MOTOR ELÉTRICO WEG 3CV")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26088", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26088", " CHICOTINHO HARRIS, 1/2 HP")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26094", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26094", " ESTEIRA TRANSPORTADORA INCLINADA C/ 5M; COM MOTORREDUTOR FUNCIONANDO.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26096", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26096", " GIRAFA HIDRÁULICA E CARRINHO PALETEIRO; CAP.: 1T")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26086", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26086", " PÓRTICO GIRATÓRIO; CAP.: 1T")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26098", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26098", " FURADEIRA C/ BASE MAGNÉTICA FEM.")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...287 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26107", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26107", " PRENSA EXCÊNTRICA C/ MOTOR ARNO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26108", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26108", " 3 ARMÁRIOS METÁLICOS P/ FERRAMENTAS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E26" s="5" t="inlineStr">
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26109", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26109", " GM KADETT GL, VERMELHA, , ANO: 1993/1994, GASOLINA, ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F26" s="4" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26128", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26128", "VARREDEIRA SR 1900 NILFISK")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>