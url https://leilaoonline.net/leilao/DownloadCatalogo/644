--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27412", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27412", " KARCHER - VARREDEIRA 2012 Prefixo: 212008")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27416", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27416", " VOLKSWAGEN 17.250E - AUTOM.  2010 PL.: NYP7714 CH.: 9533N82T3BR119658 RENAVAM: 297791869 USIMECA - BRUTUS 19 m³ TRUCADO Prefixo: 210178")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27425", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27425", " VW 13.180 EURO3  WORKER - MECAN.  2010 PL.: NYP1719 CH.: 9533172S7BR127050 RENAVAM: 304741523 METALCAR - CABINE DE ALUMÍNIO 20 LUGARES (a regularização da carroceria será por conta do comprador) Toco Prefixo: 210181")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>49.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27418", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27418", " VOLKSWAGEN 17.250E - AUTOM.  2011/2012 PL.: EQY5315 CH.: 9533N82T1CR221851 RENAVAM: 464091403 USIMECA - BRUTUS 19 m³ TRUCADO Prefixo: 211116")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>40.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27431", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27431", "RETIRADO PELA EMPRESA - EM ANÁLISE DE DOCUMENTOS -  VOLKSWAGEN 17.210 WORKER - MECAN. 2002 PL.: DIT0940 CH.: 9BWCK82T52R223345 RENAVAM: 793609895 TOCO Prefixo: 202106")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>0,01</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27434", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27434", " VOLKSWAGEN 17.250E WORKER - MECAN. 2010 PL.: EQT6618 CH.: 9533N82T0BR137700 RENAVAM: 311075347 PORTAL - CHL 15 TOCO Prefixo: 210159")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>52.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27436", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27436", "  VOLKSWAGEN 17.250E WORKER - MECAN. 2010 PL.: EQT6524 CH.: 9533N82T5BR135621 RENAVAM: 311076050 PORTAL - CHL 15 TOCO Prefixo: 210160")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>54.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27437", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27437", " VOLKSWAGEN 17.250E WORKER - AUTOM. 2011 PL.: EZD5911 CH.: 9533N82T7CR221949 RENAVAM: 589673653 PORTAL - CHL 15 TOCO Prefixo: 211097")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>40.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27435", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27435", "LOTE RETIRADO PELA EMPRESA (DOCUMENTAÇÃO EM ANÁLISE) -  VOLKSWAGEN 17.250E WORKER - AUTOM. 2011 PL.: EZD5923 CH.: 9533N82T7CR216380 RENAVAM: 589673807 PORTAL - CHL 15 TOCO Prefixo: 211102")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>0,01</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27432", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27432", " VOLKSWAGEN 17.250E WORKER - AUTOM. 2011 PL.: EZD5926 CH.: 9533N82TXCR221265 RENAVAM: 461777932 THEMAC - COMPACT. CARGA LATERAL TRUCADO Prefixo: 211105")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>42.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27433", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27433", " VOLKSWAGEN 17.250E WORKER - AUTOM. 2011 PL.: EXS2126 CH.: 9533N82T7CR221515 RENAVAM: 461778920 THEMAC - COMPACT. CARGA LATERAL TRUCADO Prefixo: 211106")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>39.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27415", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27415", "LOTE RETIRADO PELA EMPRESA ( DOCUMENTAÇÃO EM ANÁLISE) -  FORD F-12.000 1996 PL.: CIV2066 CH.: 9BFX25LZ9VDB43908 RENAVAM: 676742815 BASCULANTE TOCO Prefixo: 3005321")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27420", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27420", " EMPILHADEIRA ELETRICA 2500KG HANGCHA-ELETRICA 2012")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B22" s="4" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27441", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27441", " USINA DE SOLOS PRÉ-MISTURADOS A FRIO: UCR30E 2 MIST 380 V / 60HZ WANMIX . MODELO: USC-2 FAIXA - MARCA: CIBER - ANO: 2010,  SERIE N°:CR300002,  CAPAC.: 200 A 300 T /h,  INCLUSO: 03 SILOS METÁLICOS VERTICAIS - BASE CONICA C75")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>300.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27429", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27429", "RECEPTOR GPS CANON GP E2  no estado.  ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27444", "018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27444", " TRANSFORMADOR")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27427", "020")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27427", "REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ),  2011")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27417", "021")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27417", " REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ), APLICAÇÃO ETE INDUSTRIA CERVEJEIRA  ETC, CARCTERISTICAS INOX 316, ANO 2011")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27424", "022")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27424", "  SISTEMA DE EXAUSTAO COMPLETO, MARCA SILVERSTONE,  APLICAÇÃO CAPTAÇÃO DE MATERIAL PARTICULADO, ANO 2012")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27428", "023")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27428", "  ESMAGADOR DE 2 ROLOS MOD E700-2X5,5KW, MARCA SILVERSTONE, POTENCIA 2 X 5,5 KW, ANO 2012(SEM USO)")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27419", "024")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27419", "  Aerador Aquapá (AERADOR PISC 2HP 220/380V) , BERAQUÁ , B-209 , ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27422", "025")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27422", "  AERADORES HIGRA 15cv")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>