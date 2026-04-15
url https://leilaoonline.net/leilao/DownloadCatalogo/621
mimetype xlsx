--- v0 (2025-10-18)
+++ v1 (2026-04-15)
@@ -269,251 +269,223 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25577", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25577", " AUTOMOVEL/ AMBULÂNCIA GM KADET IPANEMA BRANCA Placa: BFW-8220 Ano: 1997/1997 GASOLINA Patrim. 2747 Renavam: 678360189 Chassi 9BGKA35BVVB429438. SEM DUT.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25575", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25575", " AUTOMOVEL VW/FUSCA 1300 AZUL Placa: BFW-7857 Ano: 1977/1978 GASOLINA Patrim. 2751 Renavam: 393570908 Chassi BJ652271 . SEM DUT.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>2.050,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25573", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25573", " MICRO ÔNIBUS IMP/ASIA TOPIC AZUL Placa: BVZ-4760 Ano: 1998/1998 DIESEL Patrim. 1787 Renavam: 704198096 Chassi KN2FAD2A1WC080494")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25578", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25578", " MICRO ÔNIBUS HYUNDAI H-100 GL BRANCA Placa: BFW-7861 Ano: 2000/2001 DIESEL Patrim. 1772 Renavam: 775181978 Chassi KMJFD27BP1K488118")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.700,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25574", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25574", " CAMINHÃO FORD 11000 AZUL Placa: BFW-7855 Ano: 1987 DIESEL Patrim. 821 Renavam: 369949315 Chassi 9BFNXXLM4HDB53924.  SEM DUT.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>4.400,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25656", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25656", "MIS/CAMIONETE VW KOMBI 9L 1390CC PLACA: DKI-3252 ANO: 2008/2009 RENAVAN: 123978670 CHASSI: 9BWMF07X29PO16584 GASOLINA/ COM DUT")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25576", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25576", " AUTOMOVEL GM CORSA CLASSIC SPIRIT BRANCA Placa: BFW-7867 Ano: 2005/2005 GASOLINA Patrim. 1981 Renavam: 855224630 Chassi 9BGSN19X05B218171")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>