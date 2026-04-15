--- v0 (2025-10-18)
+++ v1 (2026-04-15)
@@ -269,6811 +269,5963 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25185", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25185", "082-1396-2018 - PÁ - CARREGADEIRA  - VOLVO L120D")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>35.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25103", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25103", "MARI-TP4705-2019 - Trator Pneu - KOMATSU - WD600 - Ano: 2009")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24919", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24919", " SLS-EQ-002-2019 - PÁ CARREGADEIRA - CATERPILLAR - CAT 962H - ANO: 2011 ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25114", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25114", "MARI-RE3102-2019 - ESCAVADEIRA - CATERPILLAR - CAT 336D - ANO: 2011 - SERIAL / CHASSI: M4T01456")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25115", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25115", "MARI-TE4415-2019 - TRATOR ESTEIRA - KOMATSU - D375 A5 525HP - ANO: 2006 - SERIAL / CHASSI: 18602")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24918", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24918", " PIC-092-2019 - ESCAVADEIRA HIDRAULICA PEQ. PORTE R964C; FAB: LIEB - LIEBHERR - R964C - ANO: 2011")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25025", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25025", " BRU-PM6306-2019 - PÁ CARREGADEIRA - CATERPILLAR - 994F - ANO: 2005 ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25147", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25147", "ITA-030-2019 - 2.046 METROS - CABOS ELETRICOS, CABOS FLEXIVEL DE POTENCIA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>9.250,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25107", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25107", "MARAB-004-2019 -  - GENIE - Z60-34 - ANO: 2006 - SERIAL / CHASSI: Z6006-5544 ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25140", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25140", "ACD-001 -2019-01 PLATAFORMA ARTICULADA MODELO HA16X- Ano: 2010")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>33.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25141", "013")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25141", "ACD-002 -2019- 01 PLATAFORMA HAULOTTE , REBOCAVEL A DIESEL MODELO REF: 1300 RT - Ano: 2010")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25142", "014")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25142", "BRU-EC019-2019 -01 EMPILHADEIRA AGH 40T , ANO 2004 Serial / Chassi: H2X352R00930")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25123", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25123", "SLB-012-2019 - MAQUINA DE SOLDA PEAD  - ROTHENBERGUE - 24P12005 - ANO: 2012/2013")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25106", "019")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25106", "MARAB-005-2019 -  -  ALFAMEC  - MARCA ALFAMEC - VAZÃO 3M³H - ANO - SERIAL / CHASSI: ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24921", "020")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24921", " SLB-001-2019 - AMBULÂNCIA - MERCEDEZ BENZ - ANO: 2008")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25124", "021")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25124", "SIS-001-2019 - EMPILHADEIRA - PALETRANS  - EMPILHADEIRA ELETRICA MANUAL - ANO:   - SERIAL / CHASSI")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25104", "022")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25104", "MARAB-003-2019 - Paleteira - PALETRANS  - UTILIZAÇÃO MANUAL PALEATRANS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25105", "023")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25105", "MARAB-002-2019 - Paleteira - PALETRANS  - HIDRÁULICA MANUAL DE VIRAR TAMBOR")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24915", "024")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24915", " 082-1328-2018 - VARREDEIRA - KARCHER - KMR 1700 D - ANO: 2010")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25108", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25108", "MARAB-006-2019 - BIOTEC - ESTAÇÃO DE TRATAMENTO DE ÁGUA  BIOTEC  - ANO:  - SERIAL / CHASSI")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25109", "026")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25109", "MARAB-009-2019 - CENTRAL DE AR CONDICIONADO - CONSUL - CONDICIONADOR DE AR; 12000BTUS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24932", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24932", " OIA-005-2019 - MAQUINA DE INJEÇÃO DE MASSA A BASE DE CARBONO - PUTZMEISTER - P13 DMR / D72629 - ANO: 2011 -")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>14.750,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25125", "028")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25125", "SIS-002-2019 - PALETEIRA - PALETRANS  -  PALETEIRA DE UTILIZAÇÃO MANUAL - ANO:  - SERIAL / CHASSI")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25126", "029")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25126", "SIS-003-2019 - EMPILHADEIRA - PALETRANS  - HIDRÁULICA MANUAL DE VIRAR TAMBOR - ANO:  - SERIAL / CHASSI")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25148", "030")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25148", "CKS-034-2019 - 632 ITENS - DESENGRAXANTE, COMPOSIÇÃO SOLVENTE CLORADO ACETATO - LOC. PARAUAPEBAS/PA ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24920", "031")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24920", " 082-1347-2018 - TRANSFORMADOR - OASA SAVOISIENNE SPANOLA - SAN SEBASTIAN - ANO: 1984")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>28.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25057", "032")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25057", "CKS-029-2019 - 16 BOBINAS DE CABO ANTI-TRACKING, 420 ESPAÇADORES LOSAGUNLAR, 230 LUMINÁRIAS PADRÃO, SEM LAMPADA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25150", "033")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25150", "ITA-031-2019 - 1.058 MTS.- CABO FLEX ONAX E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>30.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25152", "034")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25152", "ITA-032-2019 - 3.380 mts.- CABOS FLEXONA, CABO SLIM - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>29.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25153", "035")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25153", "ITA-033-2019 - 3.205 mts.- CABOS BELDEN E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>27.300,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25154", "036")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25154", "ITA-034-2019 - 1.900 mts. CABOS 1X70MM- 3,6/1KV")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>26.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25155", "037")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25155", "ITA-035-2019 - 3.425 mts. CABOS 1X2X0,75MM - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25156", "038")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25156", "ITA-036-2019 - 3.169 mts.- CABOS 12X2X0,5MM- 0,3KV - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25157", "039")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25157", "ITA-037-2019 - 7.250 mts.- CABOS 6 PARES DE 0,5 MM-0,3 KV- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25184", "040")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25184", "CKS-033-2019- 1 ENVASADORA PREPARADORA DE SOBREMESA AUTOMÁTICA , LOC - PARAUAPEBAS-PA ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>6.700,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25183", "041")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25183", "CKS-030-2019- 3 ITENS EMBALADORA FLOW OACK MR 80- CILINDRO DE MASSAS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>5.900,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25041", "042")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25041", " SLB-002-2018  - 4 ESMERILHADEIRA MODELO GWS 26-180 -BOSCH - ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25024", "049")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25024", " CD-839-2018 - 2 MANOMETRO INDUSTRIAL")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25110", "050")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25110", "MARI-013-2019 -  4 COLETOR DE DADOS SENDO (2) CN50 E  (2) 730 INTERMEC")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25111", "051")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25111", "MARI-014-2019 - 2 MEDIDOR DE VIBRACAO SKF; CMVA60-EN-1; S/N 603024 ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25112", "052")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25112", "MARI-015-2019 -  3 ITENS - 1 LAMPADA ESTROBOSCOPICA 1 MEDIDOR DE CAMADA  E 1 PIROMETRO LASER ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25113", "053")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25113", "MARI-016-2019 - 3 ITENS (1) CAMERA TERMOGRAFICA, (1) APARELHO ULTRASSON INDUSTRIAL E (1) APARELHO DE ULTRASSOM DIGITAL")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.050,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24960", "055")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24960", " MUT-001-2019  - 27 ITENS IMPRESSORAS, PICOTADOR E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24963", "056")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24963", " MCR-001-2019 53 ITENS PEÇAS E ACESSÓRIOS DE SONDA E PERFURATRIZ - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>3.950,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24954", "057")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24954", " MCR-002-2019 - 17 ITENS P/ LÂMINAS SUPERFÍCIES DENTADAS OUTRAS EXTREMIDADES CORTANTES - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24956", "058")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24956", " MCR-003-2019 - 44 ITENS P/ TRANSMISSORES DE FORÇA MECÂNICA - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24966", "059")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24966", " MARI-012-2019 - 7 LIXADEIRA BOSCH VÁRIOS MODELO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24967", "060")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24967", " MARI-011-2019 - 9 COLETOR DE DADOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24923", "061")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24923", " ITA-003-2019 - 5 PARTES E PECAS; NOME DO ITEM: CARREGADOR - 66541390 KARCHER ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24926", "062")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24926", " ITA-005-2019 - 2 COMPRESSOR;TIPO HERMETICO;MOTOR COM MOTOR ELETRIC")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24927", "065")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24927", " ITA-018-2019 - 1 PARTES E PECAS BOMBA - BE001041 WEIR BE001041 ENVIROTECH BE001041 WEIR BE001041 WEIR")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24925", "066")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24925", " ITA-019-2019 - 33 PARTES E PECAS TRANSPORTADOR ROLO  CORREIA; MATERIAL: ACO CARBONO SAE1020")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24964", "068")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24964", " MARI-010-2019 - 8 COLETOR DE DADOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24962", "069")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24962", " MARI-009-2019 - 8 COLETOR DE DADOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24958", "070")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24958", " MARI-008-2019 - 06 PALMITOP E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25134", "071")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25134", "MCR-028-2019 - 349 PLACAS DE CONTATOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25135", "072")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25135", "MCR-038-2019 - 15 BOMBAS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>2.050,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25136", "073")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25136", "MCR-037-2019 -  3  MOTOR; PARTIDA; ELÉTRICO; TENSÃO: TENSAO: 24V; CORRENTE: POTENCIA: 5,5 KW;FAB+PART. BOSCH/9 009 084 007")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25137", "074")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25137", "MCR-036-2019 -  74 ITENS DE PEÇAS E ACESSÓRIOS DE VEÍCULO LEVE")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24961", "075")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24961", " ITA-011-2019 - 2 CALHAS E MATRIZ - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24965", "076")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24965", " ITA-013-2019 - 48 PARAFUSOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24957", "077")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24957", " ITA-014-2019 - 7 PARTES DE BOMBAS E REVESTIMENTO - VEJAS DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24955", "078")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24955", " ITA-016-2019 - 9 ITENS - FLANGE, GAXETA E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24959", "079")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24959", " ITA-017-2019 - ITENS TUBOS E MANGUEIRAS - VEJA DESCRITIVO -")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24924", "080")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24924", " ITA-022-2019 - 9 PARTES E PECAS PROTECAO; APLICACAO: EQUIPAMENTO ")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25138", "081")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25138", "MCR-035-2019 - 9 ITENS - TAMBOR E TANQUE VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25139", "082")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25139", "MCR-034-2019 - 80 ROLAMENTOS E OUTROS VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>42.850,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25143", "083")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25143", "082-1414-2019 -27 ITENS DIVERSOS - CADEIRAS GIRATÓRIA DE ESCRITÓRIO, VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25144", "084")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25144", "CDM-001-2019 - 6 ITENS DIVERSOS- FORNO, SEPARADOR MAGNÉTICO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>3.550,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25145", "085")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25145", "CDM-002-2019 - 5 ITENS DIVERSOS - BOMBA , CELUILA FLOTAÇÃO PILOTO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>3.250,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25146", "086")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25146", "CDM-003-2019 - 12 ITENS DIVERSOS - MESA DE LUZ, SEPARADOR MAGNETÍCO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>6.300,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25170", "088")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25170", " MARI-004-2019 - 16 EQUIPAMENTO DE APOIO - TORQUÍMETRO E ESMERILHADEIRA - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25186", "089")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25186", " 082-1397-2018 - COMPRESSORES DE AR - WAYNE - COMPRESSOR DE AR ")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24930", "090")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24930", " MARI-002-2019 - 1 PLASTIFICADORA ROTATIVA OFICIO ECM 280 ")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24928", "091")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24928", " MARI-003-2019 - 2 CAMERA FOTOGRAFICA DIGITAL SONY 16.1 MP, MODELO DSC-W6, Nº SÉRIE: 8267823/Nº SÉRIE: 8287746")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24934", "093")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24934", " ITA-008-2019 - 2 CARCAÇA E CRIVO - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24935", "094")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24935", " ITA-007-2019 - ANEL E CONEXÇÕES - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24933", "097")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24933", " ITA-002-2019 - 14 BOCAIS FLANGEADOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25164", "098")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25164", " SLS-EQZIPI-016-2018 - 3 UNIDADE DE CORRENTE ALTERNADA, STELECOM, ")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24931", "099")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24931", " PIC-089-2018 - 1 REFRIGERADOR BRASTEMP BRM39EBANA")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24929", "100")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24929", " PIC-088-2018 - 29  CADEIRAS DE ESCRITÓRIO")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24937", "101")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24937", " 082-966-2019-105 ITENS DIVERSOS-  KITS DE VEDAÇÃO, FILTRO HIDRAULICO, BORRACHAS SINTETICAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25169", "102")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25169", " 082-1366-2018- 4 ITENS DIVERSOS- CARRO TANQUE INOX COM GUIDOM, FOGÃO 2 BOCAS, FREEZER 2 PORTAS VERTICAL - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24940", "103")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24940", " 082-1367-2018-6 ITENS DIVERSOS; CHAPA CHURRASQUEIA , BALÇÃO REFRIGERARDOR ;")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24942", "104")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24942", " 082-1368-2018- 2 REFRIGERADOR/ CONGELADOR DE ALIMENTOS 120KG UNICOLD ")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24950", "105")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24950", " 082-1369-2018- 9 ITENS DIVERSOS; BALÇÃO DISTRIBUIÇÃO DE ALIMENTOS FRIO3 GN, BALÇÃO DE DISTRIBUIÇÃO ;")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25166", "106")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25166", " 082-1370-2018-1 COFRE DE AÇO; SECURIT; COR: BEGE; PESO: 80Kg; ALTURA: 1,18m; LARGURA: 48cm. ")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24953", "108")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24953", " 082-1390-2018-19 APARELHO DE TELEFONE SIEMENS, EM BOM ESTADO DE CONSERVAÇÃO, ESTÁ FUNCIONANDO E COM TODA A FIAÇÃO PARA FAZER O LIGAMENTO.")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24948", "110")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24948", " 082-1393-2018-2523 ITENS DIVERSOS- PRESSOSTATO COMPO, PORTA ESCOVA, CHAVE REVERSORA, SENSOR PRESSÃO - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24941", "111")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24941", " 082-1399-2018- 425 ITENS DIVERSOS- UNIDADE ELETR REMOTA INTELIG E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24944", "112")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24944", " 082-1401-2018- 84 APARELHO DE TELEFONE SIEMENS,")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24952", "113")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24952", " 082-1402-2018- 3 ITENS DIVERSOS- CALHA SEPARADORA, MAQUINA DE MOLDAR A VACUO E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>840,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24946", "114")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24946", " 082-1403-2018- 3 ITENS CÂMERA PIROMÉTRICA; MODELO: QUADTEK M554 SPYROMETER; ")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24938", "115")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24938", " 082-1405-2018- 23 ITENS TELEFONE DIGITAL SIEMENS; MODELO OTPOINT ADVANCED 500ADV;")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24945", "116")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24945", " 082-1406-2018 2 ITENS, TELEFONE DIGITAL SIEMENS; MODELO OTPOINT ADVANCED 500ADV; ")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27355", "116")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27355", " SLS-MRO-002-2019 - 17.058- ITENS DIVERSOS- PARAFUSOS, ANEIS COMPONENTES, LAMPADA INCANDESCENTE, VEDAÇÃO PLANA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24947", "117")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24947", " 082-1407-2018- 46 ITENS- TELEFONE DIGITAL SIEMENS; MODELO OTPOINT ADVANCED 500ADV; ")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27361", "117")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27361", " SLS-MRO-003-2019 - 8.856 ITENS DIVERSOS- ESPAÇADOR BUCHA, PINO COMPONENTE, ABRAÇADEIRA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24951", "118")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24951", " 082-1408-2018 - 17 ITENS- TELEFONE DIGITAL SIEMENS; MODELO OTPOINT ADVANCED 500ADV;")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27362", "118")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27362", " SLS-MRO-004-2019- 9.319 ITENS DIVERSOS- POTENCIOMETRO COMPONENTE, VEDAÇÃO PLANA, MOLA COMPONETE, MANOMETRO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24939", "119")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24939", " 082-1409-2018 - 1 PROJETOR SVGA VPL-ES3 ANSI LUMENS SONY ")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27356", "119")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27356", " SLS-MRO-005-2019- 561 ITENS DIVERSOS- INTERRUPTOR 10A, ANEL COMPONENTE,CALCO COMPENSADOR E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25167", "120")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25167", " 082-1410-2018 - 6 ITENS TELEFONE DIGITAL SIEMENS OPENSTAGE 40 T ADVANCE 500  ")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27365", "120")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27365", " SLS-MRO-006-2019- 1.111 ITENS DIVERSOS- INTERRUPTOR, DISJUNTOR ENGRENAGENS E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27360", "121")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27360", " SLS-MRO-007-2019 - 1269 ITENS DIVERSOS- FILTRO FLUIDO DE AR,MANGUEIRA MONTADA, PORCAS, VEDAÇÕES E OUTROS- VEJA DESCRITIVO DE ITENS  ")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25165", "122")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25165", " 082-1412-2018- 41 ITENS, CADEIRA DE ESCRITÓRIO PARA REUNIÃO, 2010 ")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27363", "122")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27363", " SLS-MRO-008-2019 - 865 ITENS DIVERSOS- PINOS E OUTROS COMPONENTES, VALVULA MAGNETICO ")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25168", "123")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25168", " 082-1413-2018- 4 ITENS, CADEIRA DE ESCRITÓRIO PARA REUNIÃO, 1C03118 . ")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27359", "123")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27359", " SLS-MRO-009-2019- 1.720 ITENS DIVERSOS- RETENTOR VEDAÇÃO, SEPARADOR , VEDAÇÃO PLANA, ANEIS E OUTROS- VEJA ADESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27357", "124")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27357", " SLS-MRO-011-2019 - 412 ITENS DIVERSOS- PARTES E PEÇAS CAIXA GRAMPO, CAVALETE AÇO CARBONO E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27364", "125")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27364", " SLS-MRO-012-2019 - 433 CORREIAS TRANSPORTADORAS TIPO ABERTA - VEJA DESCIRTIVO DE ITENS ")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>2.550,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25171", "126")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25171", " CD-760-2018-2 PARTES E PEÇAS, ANEL LE TOURNEAU ")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27358", "126")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27358", " SLS-MRO-019-2019- 5.795 ITENS DIVERSOS- CONDENSADOR P/ BEBEDOURO, TUBO CONDUÇÃO METALICO , PARAFUSO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>2.550,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24973", "127")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24973", " CD-768-2018-8 PEÇAS DE TUBOS CONDUÇÃO METALICO ")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27367", "127")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27367", " SLS-MRO-020-2019- 12.914 ITENS DIVERSOS- JUNTA GENERAL ELECTRONIC, PINO GUIA, TUBO CONDUÇÃO METALICO, PARAFUSO COMPONENTE E OUTROS- VEJA DESCRITIVO ")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25172", "128")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25172", " CD-775-2018-6 ITENS - PARTES E PEÇAS EQUIPAMENTOS DIVERSOS, MISTURADOR APLICAÇÃO COLUNA ")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27366", "128")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27366", " SLS-MRO-021-2019- 237 PCAS - ROLO TRANSPORTADOR IMPACTO, ESPESSURA TUBO  ")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24971", "129")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24971", " CD-776-2018- 2 PARTES E PEÇAS , ANEL LE TOURNEAU")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27369", "129")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27369", " SLS-MRO-024-2019- 424 ITENS DIVERSOS - EIXO COMPONENTE , ENGRENAGENS, PLACA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>2.550,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25173", "130")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25173", " CD-781-2018- 2 PÁRTES E PEÇAS, CHAVE DE FLUXO, APLICAÇÃO CELULAR FLOTAÇÃO")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27368", "130")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27368", " SLS-MROZIPI-001-2019- 418 PCAS - LÃ DE ROCHA - CENTRIUFGADORES, INCLUINDO OS SECADORES ")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27370", "131")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27370", " SLS-MROZIPI-002-2019 - 211 PCAS- MANGUEIRAS HIDRAULICAS ")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27373", "132")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27373", " TIG-013-2019 - 118 ITENS DIVERSOS- FILTRO FLUIDO, RELE ELETRONICO , VALVULA RETENÇÃO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24978", "133")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24978", " CD-790-2018- 1 PÇ- CABEÇOTE COMPONENTE, AÇO CARBONO ")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27371", "133")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27371", " TIG-015-2019- 82 ITENS DIVERSOS- HASTE COMPONENTE, ANEIS RETENÇÃO, ARRUELA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>2.550,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27372", "134")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/27372", " TIG-016-2019- 04 PCAS- MOTOR DIESEL USADO, CATERPILLAR ")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Aguardando</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24975", "138")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24975", " CD-802-2018-45 ITENS DIVERSOS- PARTES E PEÇAS BUCHA DESCARGA, CICLONE FERRO FUNDIDO")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24977", "139")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24977", " CD-805-2018- 4 PÇS APEX DESENHO SUMIN")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24976", "140")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24976", " CD-806-2018-85 PARTES E PEÇAS- APEX APLICAÇÃO HIDROCICLONE E OUTROS")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24974", "141")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24974", " CD-809-2018-1 ANEL COMPONENTE ")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24969", "142")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24969", " CD-815-2018-1 MANGUEIRA MONTADA NÃO METALICA , CATERPILLAR")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24979", "143")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24979", " CD-819-2018- 4 PORCAS; MERCEDES BENZ")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24980", "144")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24980", " CD-821-2018-1 MOLA COMPONENTE ")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24981", "146")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24981", " CD-835-2018-38 ITENS DIVERSOS- PARAFUSO OLHAL, PORCA ROLAMENTO E OUTROS ")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24982", "147")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24982", " CD-836-2018-472 ITENS DIVERSOS- FUSÍVEIS, LAMPADAS COMPONENTES E OUTROS ")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24983", "148")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24983", " CD-842-2018-9 PÇS - FONE COMPONENTE , INTERCOMUNICAR, APLICAÇÃO TRANSCEPTOR")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24984", "150")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24984", " CD-844-2018-4 PÇS- FLANGE TUBO CONDUÇÃO ")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24985", "151")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24985", " CD-848-2018-6 PÇS- REVESTIMENTO MATERIAL CERAMICA ")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24986", "152")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24986", " CD-850-2018-1 PÇ - CORTADOR P/ SEPARADOR MAGNETICO ")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24987", "153")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24987", " CD-853-2018-6 PÇAS- BARRA COMPONENTE, APLICAÇÃO TRANSPORTADOR ")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24990", "155")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24990", " CD-855-2018-8 PÇAS - PROJETOR LAMPADA AHALOGENA ")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24994", "156")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24994", " CD-859-2018-1 PÇ - SENSOR DE PROXIMIDADE TIPO CAPACITIVO ")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24993", "157")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24993", " CD-862-2018-1 PÇ - CABO COMPONENTE TIPO ROTAÇÃO SUBAPLICAÇÃO ")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24991", "158")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24991", " CD-864-2018-1 PÇ - BOMBA COMPONENTE, APLICAÇÃO MOTOR EXTERNO ")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24988", "159")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24988", " CD-866-2018-11 PÇAS - CONEXÃO COMPONENTE, APLICAÇÃO EQUIPAMENTO CHICAGO ")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24989", "160")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24989", " CD-868-2018-146 ITENS DIVERSOS- PRENSA CABO , LUVA EMENDA CABO, E OUTROS ")</f>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24992", "161")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24992", " CD-869-2018-57 ITENS DIVERSOS- TIRISTOR CORRENTE, SUPRESSOR RUIDO ELÉTRICO P/ CONTATOR E OUTROS  ")</f>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F157" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24995", "162")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24995", " CD-870-2018-4 PÇS- DISJUNTOR CORRENTE NOMINAL ")</f>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24996", "163")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24996", " CD-875-2018-17 PÇS- ESCAPADOR COMPONENTE, APLICAAÇÃO BRITADOR MANDIBULA ")</f>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24998", "164")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24998", " CD-876-2018-2 PÇAS - RODA COMPONENTE APLICAÇÃO EQUIPAMENTO DESENHO SUMIN")</f>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24997", "165")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24997", " CD-877-2018-1 PÇ - CELULA APLICAÇÃO BALANÇA DOSADORA ")</f>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24999", "166")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24999", " CD-878-2018-1 PÇ - PARTES E PEÇAS, ROLDANA APLICAÇÃO MASTRO CENT")</f>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25011", "167")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25011", " CD-879-2018-469 ITENS DIVERSOS- PARTES E PEÇAS DE LAMINA PARA APLICAÇÃO PNEU - ")</f>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F163" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25009", "168")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25009", " CD-881-2018-7 PÇAS- ACOPLADOR HIDRAULICO, CONEXÃO, VALVULA RETENÇÃO ")</f>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25010", "169")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25010", " CD-882-2018-229 ITENS DIVERSOS- TELA NÃO METALICA, BORRACHAS P/ APLICAÇÃO USO GERAL ")</f>
+      </c>
+      <c r="C165" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D165" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F165" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25012", "170")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25012", " CD-883-2018-280 ITENS DIVERSOS- PINO COMPONENTE, BUCHA METALICA ELETRODUTO E OUTROS ")</f>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25015", "171")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25015", " CD-885-2018-1 PÇ- PARTES E PEÇAS DE EQUIPAMENTOS ESPIRAL ")</f>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25014", "173")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25014", " CD-898-2018- 2 PÇS- PARTES E PEÇAS ENGRENAGEM , APLICAÇÃO DE EQUIPAMENTOS SVEDALA ")</f>
+      </c>
+      <c r="C168" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D168" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F168" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25175", "174")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25175", " CD-899-2018- 23 ITENS DIVERSOS- HASTES COMPONENTES, TIPO CONTROLADORA, BUCHA COMPONENTE E OUTROS")</f>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F169" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25013", "176")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25013", " CD-901-2018-35 ITENS DIVERSOS- ELEMENTOS FILTRO FLUIDO, ÓLEO  HIDRÁULICO  LUBRIFICANTE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F170" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25029", "178")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25029", " CD-904-2018-174 PÇS- MANCAL COMPONENTE, APLICAÇÃO ECAVADEIRA ")</f>
+      </c>
+      <c r="C171" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D171" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F171" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25031", "179")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25031", " CD-906-2018- 179 ITENS DIVERSOS - ESCOVA CARVÃO ELETROGRAFITE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F172" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25026", "180")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25026", " CD-907-2018-6 ITENS - INTERRUPTOR COMPONENTE, FUSÍVEL COMPONENTE E OUTROS ")</f>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25030", "181")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25030", " CD-908-2018-6 ITENS DIVERSOS- ANEL COMPONENTE, RETENTOR VEDAÇÃO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D174" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F174" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25027", "182")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25027", " CD-909-2018-15 ITENS DIVERSOS- ANEL COMPONENTE, BLOCO LUBRIFICAÇÃO , APLICAÇÃO ESCAVADEIRA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C175" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D175" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F175" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25032", "183")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25032", " CD-910-2018-26 ITENS DIVERSOS- FILTRO FLUIDO LE TOURNEAU, PARTES E PEÇAS CILINDRO HIDRAULICO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F176" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25028", "184")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25028", " CD-915-2018-107 ITENS DIVERSOS- BUCHA COMPONENTE, PECAS E PARTES P/ APLICAÇÃO CARREGADEIRA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D177" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F177" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25033", "189")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25033", " CD-929-2019 - 38 ITENS DIVERSOS - CUBO P/ ACOPLAMENTO, ROTOR COMPONENTE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D178" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F178" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25034", "191")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25034", " CKS-025-2019 - 63 LUMINARIAS JET4 VAPOR DE SÓDIO ( 22 GRANDES, 38 PEQUENAS, 03 OVAL ")</f>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F179" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25039", "192")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25039", " CKS-026-2019- 3.526- ITENS DIVERSOS - ESPAÇADOR LOSAGUNLAR, BRAÇO PARA ILUMINARIA DO POSTES, CAIXA DE CONTROLE P/ ILUMINARIA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C180" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D180" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t>3.950,00</t>
+        </is>
+      </c>
+      <c r="F180" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
+      <c r="A181" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25177", "193")</f>
+      </c>
+      <c r="B181" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25177", " CKS-027-2019- 2 ITENS- ESCADA EM ALUMINIO 3,25 X 2,5X 0,46 - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C181" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D181" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F181" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25035", "195")</f>
+      </c>
+      <c r="B182" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25035", " CKS-028-2019- 5 ITENS - ESCADAS DE ESTRUTURA DE FERRO E AÇO TREPADEIRA - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C182" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D182" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F182" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25038", "196")</f>
+      </c>
+      <c r="B183" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25038", " CKS-037-2018- 31 ITENS DIVERSOS- SWITCH CICSO CATALYST, ACCESS POINT CISCO AIRONET E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C183" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D183" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F183" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25037", "197")</f>
+      </c>
+      <c r="B184" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25037", " CKS-038-2018 - 136 ITENS DIVERSOS - ACCESS POINT ,COMPONETE PART NUMBER E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C184" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D184" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E184" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F184" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25040", "199")</f>
+      </c>
+      <c r="B185" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25040", " FAB-073-2018 - 7 ITENS -EQUIPAMENTOS DE PELOTIZAÇÃO - LOC. OURO PRETO/MG")</f>
+      </c>
+      <c r="C185" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D185" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F185" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25004", "203")</f>
+      </c>
+      <c r="B186" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25004", " MCR-008-2019 - 880 ITENS ANEIS, GAXETA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C186" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D186" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F186" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25003", "204")</f>
+      </c>
+      <c r="B187" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25003", " MCR-009-2019 - 420 MANGUEIRAS (VOLVO/SCANIA) - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C187" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D187" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F187" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25005", "205")</f>
+      </c>
+      <c r="B188" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25005", " MCR-010-2019 - 167 ELEMENTOS DE FILTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C188" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D188" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E188" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F188" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25002", "207")</f>
+      </c>
+      <c r="B189" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25002", " MCR-012-2019 - 18 ITENS P/ BRITADOR - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C189" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D189" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F189" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25007", "208")</f>
+      </c>
+      <c r="B190" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25007", " MCR-013-2019 - 447 ITENS - PEÇAS E ACESSÓRIOS DE VEÍCULO LEVE - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C190" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D190" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E190" s="5" t="inlineStr">
+        <is>
+          <t>2.850,00</t>
+        </is>
+      </c>
+      <c r="F190" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25006", "209")</f>
+      </c>
+      <c r="B191" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25006", " MCR-014-2019 - 8897 ITENS - PEÇAS E ACESSÓRIOS DE VEÍCULO PESADOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C191" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D191" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F191" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25001", "210")</f>
+      </c>
+      <c r="B192" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25001", " MCR-015-2019 - 50 ITENS DE MATERIAL ELÉTRICO - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C192" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D192" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="E192" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F192" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25000", "211")</f>
+      </c>
+      <c r="B193" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25000", " MCR-016-2019 - 40 VÁLVULA DIVERSAS- VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C193" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D193" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F193" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25016", "212")</f>
+      </c>
+      <c r="B194" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25016", " MCR-017-2019 -  374 ITENS - CONEXÕES DE TUBOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C194" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E194" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F194" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25021", "214")</f>
+      </c>
+      <c r="B195" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25021", " MCR-019-2019 - 289 ITENS - PARA FILTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C195" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D195" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F195" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25017", "215")</f>
+      </c>
+      <c r="B196" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25017", " MCR-020-2019 - 89 ITENS - PARA TUBOS E TUBULAÇÕES - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C196" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D196" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E196" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F196" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25019", "216")</f>
+      </c>
+      <c r="B197" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25019", " MCR-021-2019 - 94 ITENS - PARA MATERIAL DE DESGASTE - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F197" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25018", "218")</f>
+      </c>
+      <c r="B198" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25018", " MCR-023-2019 - 279 ITENS MATERIAL ELÉTRICO PARA VEÍCULOS E MAQUINAS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C198" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D198" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F198" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25022", "220")</f>
+      </c>
+      <c r="B199" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25022", " MCR-025-2019 - 487 ITENS - PEÇAS PARA MINERAÇÃO  - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C199" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D199" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t>1.350,00</t>
+        </is>
+      </c>
+      <c r="F199" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25020", "221")</f>
+      </c>
+      <c r="B200" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25020", " MCR-026-2019 - 1687 ITENS - PEÇAS PARA MINERAÇÃO - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C200" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D200" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F200" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25176", "223")</f>
+      </c>
+      <c r="B201" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25176", " MCR-029-2019 - 144 ITENS - PEÇAS PARA VEÍCULOS PESADOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C201" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D201" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F201" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25023", "224")</f>
+      </c>
+      <c r="B202" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25023", " MCR-030-2019 - 374 FIXADORES DIVERSOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C202" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D202" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E202" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F202" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25008", "225")</f>
+      </c>
+      <c r="B203" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25008", " TIG-014-2019 - 538 PEÇAS DIVERSAS -  VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C203" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D203" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F203" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25174", "226")</f>
+      </c>
+      <c r="B204" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25174", " TIG-013-2019 - 118 PEÇAS DIVERSAS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C204" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D204" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E204" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F204" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25044", "231")</f>
+      </c>
+      <c r="B205" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25044", " CPBS-001-2019-52 ITENS DIVERSOS - SUPORTE COMPONENTE, MOLA COMPONETE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C205" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D205" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E205" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F205" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25049", "232")</f>
+      </c>
+      <c r="B206" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25049", " CPBS-002-2019-47 ITENS DIVERSOS - TRANSFORMADOR BAIXA TENSÃO, REATOR LIMITADOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C206" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D206" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E206" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F206" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25054", "233")</f>
+      </c>
+      <c r="B207" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25054", " CPBS-003-2019-02 FREIOS ELETRO-HIDRAULICOS DSICO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C207" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D207" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E207" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F207" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25047", "235")</f>
+      </c>
+      <c r="B208" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25047", " GOV-020-2019-19 ITENS DIVERSOS- CASQUILHO COMPONENTE, VELOCIMETRO E EIXO COMPONENTE - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C208" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D208" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F208" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25045", "237")</f>
+      </c>
+      <c r="B209" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25045", " GOV-022-2019-909 ITENS DIVERSOS - LUVA APLICAÇÃO ACOPLAMENTO HIDRAULICO, BUCHA REDUÇÃO , MANGUEIRA MONTADA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C209" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D209" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F209" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25051", "238")</f>
+      </c>
+      <c r="B210" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25051", " OIA-001-2019-20 ITENS DIVERSOS- PLACA DE VAZAMENTO FRONTAL, ANEL DO CONJUNTO DA BICA E OUTROS- VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C210" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D210" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E210" s="5" t="inlineStr">
+        <is>
+          <t>14.850,00</t>
+        </is>
+      </c>
+      <c r="F210" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...42 lines deleted...]
-      <c r="C17" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25050", "239")</f>
+      </c>
+      <c r="B211" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25050", " OIA-002-2019- 1 ITEM - KIT DO CABEÇOTE FIXO ")</f>
+      </c>
+      <c r="C211" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D211" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E211" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F211" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25053", "240")</f>
+      </c>
+      <c r="B212" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25053", " OIA-003-2019-1 ITEM DISCO DE VEDAÇÃO DA RODA DE CAÇAMBA,FAB. DEDINI ")</f>
+      </c>
+      <c r="C212" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D212" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E212" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F212" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25048", "241")</f>
+      </c>
+      <c r="B213" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25048", " OIA-004-2019-120 ITENS- FILTRO DE OLEO MINERAL PARA MOTOR DIESEL DE CAMINHÃO , FAB. KRESS")</f>
+      </c>
+      <c r="C213" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D213" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F213" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25046", "242")</f>
+      </c>
+      <c r="B214" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25046", " TIG-001-2019-1 ITEM TRANSFORMADOR POTENCIA 440V")</f>
+      </c>
+      <c r="C214" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D17" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A18" s="5" t="inlineStr">
+      <c r="D214" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E214" s="5" t="inlineStr">
+        <is>
+          <t>2.650,00</t>
+        </is>
+      </c>
+      <c r="F214" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25052", "243")</f>
+      </c>
+      <c r="B215" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25052", " TIG-003-2019-15 ITENS DIVERSOS- ELEMENTO FILTRO FLUIDO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C215" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D215" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F215" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25180", "244")</f>
+      </c>
+      <c r="B216" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25180", " TIG-004-2019-237 ITENS DIVERSOS- ANEIS P/ FIXAÇÃO AÇO CARBONO, ROLAMENTO ROLOS CONICOS, BUCHA ROLAMENTO E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C216" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D216" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F216" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25182", "245")</f>
+      </c>
+      <c r="B217" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25182", " TIG-005-2019-536 ITENS DIVERSOS - ARRUELA TRAVA, FUSIVEIS,RETENTOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C217" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D217" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E217" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F217" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25043", "247")</f>
+      </c>
+      <c r="B218" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25043", " MCR-031-2019 - CÂMARA E VÁLVULA DE PNEU DE AUTOMÓVEL - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C218" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D218" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E218" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F218" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25179", "248")</f>
+      </c>
+      <c r="B219" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25179", " MCR-032-2019 - 112 ITENS FILTROS DIVERSOS ")</f>
+      </c>
+      <c r="C219" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D219" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B18" s="4" t="inlineStr">
-[...68 lines deleted...]
-      <c r="C20" s="4" t="inlineStr">
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F219" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25042", "250")</f>
+      </c>
+      <c r="B220" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25042", " MCR-058-2018 - 2269 ITENS - PEÇAS PARA VEÍCULOS PESADOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C220" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D20" s="4" t="inlineStr">
-[...351 lines deleted...]
-      <c r="D31" s="4" t="inlineStr">
+      <c r="D220" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E220" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F220" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25055", "259")</f>
+      </c>
+      <c r="B221" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25055", "SSG-001-2019 - TANQUE PRISMATICO / POLIPROPILENO; CAPACIDADE:25000 Litros,- PESO ESTIMADO - 1.400KG- LOC. CANAÃ DOS CARAJÁS /PA")</f>
+      </c>
+      <c r="C221" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D221" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...5151 lines deleted...]
-      <c r="E192" s="5" t="inlineStr">
+      <c r="E221" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
-      <c r="F192" s="4" t="inlineStr">
-[...926 lines deleted...]
-      </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
-      <c r="A222" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A222" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25056", "260")</f>
+      </c>
+      <c r="B222" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25056", "SSG-002-2019 - TANQUE PRISMATICO / POLIPROPILENO; CAPACIDADE:10.000 Litros, PESO ESTIMADO 700KG- CANAÃ DOS CARAJÁS/PA")</f>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E222" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>