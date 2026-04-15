--- v0 (2026-01-23)
+++ v1 (2026-04-15)
@@ -269,2491 +269,2183 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26113", "082")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26113", "ROLO COMPACTADOR PÉ DE CABRA MOTORIZADO COMPLETO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26044", "083")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/26044", "3 SILOS P/ MILHO OU SOJA COMPLETOS  CAP 14 MIL SACAS CADAS veja mais detalhes em especificações")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25910", "084")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25910", "MARTELO DO MOINHO DA MOEDA SEM USO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25909", "085")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25909", "23 und. ROLETES E  12 und. H COLHEDORA 3520")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25908", "086")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25908", "TUBO FL 355X9,50MM COR420 PU 150LBS CONF. DES. 10686-13 EM TRAMOS DE: 0 M TOTAL: 288 mts")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>71.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25907", "087")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25907", "CAMINHÃO VW/ 26.220, ANO 2006/2007; BRANCA; DIESEL")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25906", "088")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25906", "BOMBA D' AGUA c/ carreta MOTOR 352-A RETIFICADO bomba de 6' polegadas de inox")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25905", "089")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25905", "COLHEDORA M. FERGUSON 5650 MOTOR CUMMINS - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>46.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25583", "090")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25583", "1 PRANCHA SR/USICAMP SRCTUS 2E, ANO 2012")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>79.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25584", "091")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25584", "1 PRANCHA SR/USICAMP SRCTUS 3 E,  ANO2013")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>85.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25585", "092")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25585", "CHARRETE RELÍQUIA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25227", "097")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25227", "REDE ELÉTRICA  69.KVA  30 KM TRIFÁSICA 3 LINHAS DE CABOS DE ALUMÍNIO 2.0, 1 LINHA DE SEGURANÇA.... UND ORINDIÚVA / SP")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25228", "098")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25228", "GUINDASTE KRANE KAR DIESEL (MOTOR 7.910) CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25225", "100")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25225", "REDUTOR RENK ZANINI - FUNCIONANDO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25226", "101")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25226", "3 ROLO de MOENDA (84)")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25163", "107")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25163", "veja víeo -LANCHA MOTORBOAT MOTOR 50HP EVINRUDE, ANO 2008, COM REBOCADOR REAL, ANO 2016 ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25159", "108")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25159", "TRATOR VALTRA 205 I, ANO 2011; DIESEL")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>46.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25587", "109")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25587", "REBOQUE REB/TRUCK GALEGO GR, ANO 2008")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24908", "110")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24908", "36 PNEUS SEM USO (veja descritivo de itens - tamanho e medidas).")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24887", "111")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24887", "BRITADOR FURLAN C/ MOTOR WEG E RESERVATÓRIO DE ÓLEO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24901", "112")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24901", "veja o vídeo -COLHEDORA DE CANA SANTAL, ANO 2008 - FUNCIONANDO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25485", "113")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25485", "1 ELEVADOR DE CEREAL DUPLO - MARCA: KEPLER WEBER - Capacidade 30 toneladas hora - Altura 12 mts com Passarela e Acionamento de Polia ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25489", "114")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25489", "1 MISTURADOR COM MOTOR DE 5CV E REDUTOR MOINHO DE BOLA ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25161", "115")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25161", "PENEIRA  COMPRIMENTO 6,7mts x 2,00 mts LARGURA, 2 DEC, 2 EIXOS, PESO APROXIMADO 12 toneladas")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25160", "116")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25160", "CARRETA ESPARRAMADORA DE TORTA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25488", "117")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25488", "1 PLANTADEIRA CLS 4 LINHAS ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25486", "118")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25486", "1 PLANTADEIRA  SEMEATO A VÁCUO 4 LINHAS EXPERIMENTAL ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25487", "119")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25487", "1 COLHEDEIRA MASSEY FERGUSON 3640")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24891", "120")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24891", "PRENSA HRIDÁULICA MOTOR WEG 7,5 CV SEM USO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25059", "121")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25059", "ALAMBIQUE ANTIGO EM COBRE (PESO ESTIMADO 100 KILOS)")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25493", "122")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25493", "1 PLANTADEIRA EXPERIMENTAL SEMEATO HIDRÁULICA 4 LINHAS")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25232", "123")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25232", "3 TROCADOR DE CALOR ALFA LAVAL")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25230", "124")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25230", "8 PISTÕES COMPRIMENTO 2,25 CM X DIAMENTRO 37CM")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24895", "125")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24895", "1 ENCAIXOTADORA  ZEGLA ANO 2004, PRODUTIVIDADE 587 CAIXAS HORA")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24896", "126")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24896", "1 ENCAIXOTADORA ZEGLA ANO 2004, PRODUTIVIDADE 587 CAIXAS HORA")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25233", "127")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25233", "DUAS UNIDADES - BOMBA DE QUATRO ESTÁGIO 23/4")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>3.700,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24897", "128")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24897", "ENCAIXOTADORA ZEGLA, ANO 2004, PRODUTIVIDADE 10.000 GARRAFAS POR HORA")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25162", "129")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25162", "SILO COMPRIMENTO 5 mts CAPACIDADE 20 toneladas (peso estimado 2.100kg)")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25490", "130")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25490", "1 PLANTADEIRA EXPERIMENTAL SEMEATO 4 LINHAS ")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25588", "131")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25588", "REBOQUE REB/TRUCK GALEGO GR, ANO 2008")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>30.500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24898", "134")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24898", "TRANSFORMADOR DE 45 KVA, UND UBERLÂNDIA / MG")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24899", "135")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24899", "TRANSFORMADOR 225  KVA, UND UBERLÂNDIA / MG")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24900", "136")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24900", "2 CARRINHOS PARA PONTE ROLANTE CAPACIDADE 50 T ( PESANDO APROXIMADAMENTE 3 T )")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24907", "137")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24907", "AR CONDICIONADO 60 MIL BTUs")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25058", "138")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25058", "TANQUE  10 mil litros ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25060", "139")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25060", "20 TONELADAS DE TRILHOS  TR37, TR42, TR45")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24889", "140")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24889", "POSICIONADORA DE TAMPAS")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24890", "141")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24890", "CALDEIRA GERADOR A VAPOR")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25229", "142")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25229", "BOMBA DE QUATRO ESTÁGIO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>3.050,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25063", "146")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25063", "1 CONTAINER REVESTIDO EM ALUMÍNIO ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25064", "147")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25064", "1 CONTAINER REVESTIDO EM ALUMÍNIO ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25062", "149")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25062", "3 (TRÊS) BOMBAS HELICOIDAL PARA BOMBEAR RESÍDUOS SÓLIDOS MOTOR DE DOIS CV TRIFÁSICO ")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25061", "150")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25061", "6 TANQUES COMBUSTÍVEL PARA CAMINHÃO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25491", "151")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25491", "1 TANQUE PARA COMBUSTÍVEL EM AÇO INOX 304 - CAPACIDADE: 7 MIL LITROS")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25231", "152")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25231", "10 PISTÕES TRÊS ESTÁGIOS COMPRIMENTO 56CM X DIAMETRO 90CM X 10 POLEGADAS (peso aproximado 10 toneladas)")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25492", "153")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25492", "1 DESPALHADORA DE MILHO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25586", "154")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25586", "90 BARRAMENTO PARA TRATOR")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>21.700,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24888", "156")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24888", "TÚNEL DE ENCOLHIMENTO / LACRE PARA TAMPA")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24892", "160")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24892", "CORREIA DE ESTEIRA TRANSPORTADORA AÇO INOX 430 APROX. 1500 KILOS")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>4.550,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25661", "161")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25661", "PLANTADEIRA EXPERIMENTAL 4 LINHAS SEMEADORA")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25662", "162")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25662", "veja video - PLANTADEIRA EXPERIMENTAL 4 LINHAS SEMEADO VERMELHA")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25653", "165")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25653", "DESTRILHADEIRA DE SOJA")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25647", "171")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25647", "1 CORTADOR DE CAFÉ")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>1.350,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25648", "172")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25648", "1 CORTADOR DE CAFÉ")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>1.950,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25649", "173")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25649", "1 DESPALHADORA DE ESPIGA ")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25650", "174")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25650", "1 DESPALHADORA DE ESPIGA ")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25651", "175")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25651", "1 DESPALHADORA DE ESPIGA ")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25652", "176")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25652", "1 DESPALHADORA DE ESPIGA ")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25657", "177")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25657", "ROÇADEIRA TATU 2,60 METROS ")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25658", "178")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25658", "1 SUBSOLADOR ")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25659", "179")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25659", "1 ROÇADEIRA TATU 1,70 METROS ")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25660", "180")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25660", "1 PULVERIZADOR MARCA: JACTO ")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25693", "181")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25693", "MISTURADOR DE CEREAIS")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25731", "182")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25731", "ADUBADEIRA VIGOM ")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25732", "183")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25732", "PENEIRA VIBRATÓRIA ")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25733", "184")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25733", "ADUBADOR DE SULCO ")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25734", "185")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/25734", "BATEDEIRA E DEBULHADEIRA PARA CEREAIS ")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>