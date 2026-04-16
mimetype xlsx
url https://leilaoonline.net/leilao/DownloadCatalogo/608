--- v0 (2025-12-29)
+++ v1 (2026-04-16)
@@ -269,1563 +269,1371 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24512", "029")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24512", " PRENSA EXCÊNTRICA 80 TON SUPER VICTOR EXCELENTE")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24510", "100")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24510", " COMPRESSOR PARAFUSO DIESEL ATLAS COPCO XA 80 REVISADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24501", "116")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24501", " TALHA ELÉTRICA 20 TON DE CORRENTE KITO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>13.600,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24504", "145")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24504", " PRENSA ENFARDADEIRA 12 TON PET PAPELÃO PAPEL FARDO 80 A 150KG 5HP")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>7.450,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24513", "156")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24513", " EXTRURSORA DE FILME 90MM FLAT DIE 140MM PLÁSTICO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24503", "253")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24503", " PRENSA HIDRÁULICA 350 TONELADAS 2000X1300 COM ALMOFADA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>175.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24511", "255")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24511", " PRENSA VIRADEIRA DOBRADEIRA DE CHAPAS FOBESA 6,4MM X 3M 100T")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>19.750,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24514", "411")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24514", " MOINHO DE TINTA HORIZONTAL 3 CILINDROS 900MM RETIFICADO C411")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>32.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24506", "464")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24506", " PRENSA EXCÊNTRICA 40 TON HARLO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24544", "554")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24544", " PRENSA EXCÊNTRICA FREIOFRICÇÃO 130 TON CALVI")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24535", "634")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24535", " TORNO MERCÂNICO 2M BARRAMENTO UNIVERSAL NARDINI ROMI IMOR")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>9.950,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24541", "858")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24541", " MOINHO MARTELO 30CV 420 ROSENVEIG PEDRA 30 TON/H")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>11.300,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24546", "867")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24546", " TÚNEL DE ENCOLHIMENTO ESTUFA  WELDOTRON 200X750MM")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24532", "934")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24532", " CÂMARA RESFRIAMENTO GELADEIRA INDUSTRIAL INOX CÓD-934")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24536", "1269")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24536", " AGLUTINADOR DE PLÁSTICO 75 CV ZERO COM PAINEL")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24543", "1306")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24543", " CHILLER TROCADOR DE CALOR INOX PASTEURIZADOR 220 PLACAS 176X390X48")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24542", "1365")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24542", " AGLUTINADOR PARA PLÁSTICO 40CV  ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24540", "1375")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24540", " EXTRUSORA DE PLÁSTICO 90MM FIO CABO PVC   CABEÇOTE PUXADOR E REBOBINADOR")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24547", "1376")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24547", " EXTRUSORA DE PLÁSTICO 90MM FIO CABO PVC IMACON   CABEÇOTE E REBOBINADOR")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24537", "1450")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24537", " MOINHO BOLA 8000 LITROS 2400Ø X 1800 CÓD-1450")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24534", "1455")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24534", " BRITADOR DE MANDÍBULA TRITURADOR 60X40 - CÓD 1455")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24545", "1476")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24545", " BRITADOR DE MANDÍBULA TRITURADOR 90X60 -CÓD 1476")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24539", "1478")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24539", " BRITADOR DE MANDÍBULA TRITURADOR 1000X200 -CÓD 1478")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24538", "1479")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24538", " BRITADOR DE MANDÍBULA TRITURADOR 70X20 -CÓD 1479")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24533", "1480")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24533", " BRITADOR DE MANDÍBULA TRITURADOR 100X20 -CÓD 1480")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24526", "1481")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24526", " BRITADOR DE MANDIBULA CÔNICO REBRITADOR GA 980 -CÓD 1481")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>140.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24525", "1482")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24525", " ESTEIRA PARA MINERAÇÃO BRITADOR DE MANDÍBULA 90X2600")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24515", "1484")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24515", " PENEIRA VIBRATÓRIA JIGUE BRITADOR MINERAÇÃO 2,5X1,2M CÓD1484")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24517", "1486")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24517", " COMPRESSOR PARAFUSO SULLAIR 200 CV")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24529", "1487")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24529", " ALIMENTADOR SECADOR ESTUFA PARA PLÁSTICO 4 HP CÓD 1487")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24528", "1488")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24528", " EXTRUSOSA DE PLÁSTICO REINFEN HOUSE 100MM")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24520", "1507")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24520", " SILO MISTURADOR VERTICAL 3000 LITROS PLÁSTICO RAÇÃO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>6.250,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24518", "1520")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24518", " ESTEIRA TRANSPORTADORA INOX TUNEL RESFRIAMENTO ALIMENTICIA")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>34.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24519", "1531")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24519", " RIBON BLENDER AÇO INOX MISTURADOR DE PÓ 300 LITROS ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24527", "1532")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24527", " MOINHO MARTELO AÇO INOX 20HP ALIMENTÍCIO E QUÍMICO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24523", "1533")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24523", " RIBBON BLENDER DE INOX MISTURADOR PÓ 2300 LITROS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24524", "1540")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24524", " PENEIRA VIBRATÓRIA 1,00X2,00 COD 1540")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>3.850,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24530", "1541")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24530", " MISTURADOR RIBBON BLENDER INOX 4000 LITROS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24522", "1607")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24522", " COMPRESSOR PARAFUSO GA22 30 CV 120 PÉS 9 BAR ATLAS C1607")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24521", "1630")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24521", " SECADOR DESUMIDIFICADOR ALIMENTADOR CONTÍNUO PLÁSTICO C-1630")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24531", "1644")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24531", " LAVADOR DE GASES 5,5 METROS COD 1644")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24507", "1718")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24507", " MISTURADOR MECANOPLAST MIXER 650 LITROS PLÁSTICO COD 1718")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>42.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24509", "1725")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24509", " COMPRESSOR PARAFUSO DIESEL ATLAS 400PCM XA S 187 2003 C1725")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24508", "1726")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24508", " COMPRESSOR PARAFUSO DIESEL ATLAS 400PCM XA S 187 2013 C1726")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>32.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24500", "1728")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24500", " CALDEIRA A GÁS 690 KW 600.000 KCAL/H 1000 KGH/H C1728")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>15.150,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24502", "1765")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24502", " COMPRESSOR DIESEL XAS 187 400 PCM 7 BAR ANO 2010 ATLAS C1765")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>32.500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24505", "1776")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24505", " CHILLER GELADEIRA INDUSTRIAL 30.000KCAL ÁGUA GELADA COD 1776")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24499", "2514")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24499", " TALHA ELÉTRICA CABO OU CORRENTE 4 MOV 2000 KG 2 TON C2514")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>