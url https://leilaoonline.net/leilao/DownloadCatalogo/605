--- v0 (2025-10-18)
+++ v1 (2026-04-15)
@@ -269,4155 +269,3639 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24673", "1376")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24673", " 04E - COMPONENTES DE FIXAÇÃO E OUTROS - APROX. 3.900 PÇS. ( VEJA DESCRITIVO DE ÍTENS )")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>3.150,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24672", "1377")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24672", " 05D - PEÇAS PARA CAMINHÃO; COMPONENTES PARA BOMBAS CENTRIFUGAS; COMPONETES DE FIXAÇÃO E OUTROS - APROX. 4.700 ( VEJA DESCRITIVO DE ÍTENS )")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3.150,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24674", "1384")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24674", " 05E - PEÇAS E COMPONENTES MERCEDES-BENZ, SCANIA, VOLVO, GM; COMPONENTES PARA MOTORES E OUTROS - APROX. 379 PEÇAS ( VEJA DESCRITIVO DE ÍTENS )")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>2.150,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24675", "1385")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24675", " 06D - PEÇAS E COMPONENTES MERCEDES-BENZ, SCANIA, MF; COMPONENTES PARA MOTORES E OUTROS - APROX. 604 PEÇAS ( VEJA DESCRITIVO DE ÍTENS )")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.150,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24671", "1392")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24671", " 06E - PEÇAS E COMPONENTES MERCEDES-BENZ, SCANIA, CAT, AGRALE, GM; COMPONENTES PARA MOTORES E OUTROS - APROX. 2588 PEÇAS ( VEJA DESCRITIVO DE ÍTENS )")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>2.150,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24670", "1393")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24670", " 07D - PEÇAS E COMPONENTES MERCEDES-BENZ, TOYOTA, VW, GM, FORD E OUTROS - APROX.. 891 PEÇAS ( VEJA DESCRITIVO DE ÍTENS )")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>3.150,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24669", "1400")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24669", " 07E - PEÇAS E COMPONENTES MERCEDES-BENZ, SCANIA, VOLVO, VW E GM E OUTROS - APROX. 900 PEÇAS ( VEJA DESCRITIVO DE ÍTENS )")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24739", "2431")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24739", "FILTRO PRENSA - UND. DIAMANTE ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24740", "3488")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24740", " TRANSBORDO SANTAL 12 T, ANO 2008, FR68020, UND BARRA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24741", "3535")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24741", "SEMI- REBOQUE CANA PICADA SR/USICAMP SRCP E2 10000, 12,50M, AZUL , ANO 2008, FR96257, UND BARRA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24742", "3559")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24742", "SEMI- REBOQUE USICAMP 12,50M - SR/USICAMP SRCP E2 10000, CANA INTEIRA, ANO 2008, , FR 56328, UND BARRA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24743", "3560")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24743", "TRANSBORDO SMR 10500 10T, ANO 2008, FR 10119 -  UND BARRA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.650,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24746", "3563")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24746", " TANQUE  ( aprox. 25000 mlts 6mts comp.) PATRIM. 201504, S/FR, UND BARRA")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24745", "3581")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24745", " TRANSBORDO COR AZUL SERMAG 12 T, ANO 2009, FR101968, UND BARRA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24744", "3585")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24744", " TRANSBORDO SANTAL VT 10T, ANO 2009, FR135619, UND BARRA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24747", "3590")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24747", " TRANSBORDO SERMAG 12 T, , ANO , FR101966, UND BARRA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24714", "3614")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24714", "1 AGITADOR MAGNÉTICO, 1 DOSADOR DIGITAL,1 TERMO HIGRÔMETRO PORTÁTIL E 1 MESA, S/FR, UND BARRA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24715", "3628")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24715", " MOTOR M.BENZ, 2 CX DE CÂMBIO E 1 EIXO, S/FR, UND BARRA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>10.050,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24703", "3630")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24703", " CARRETA DISTISBUIDORA DE TORTA, FR103661,UND BARRA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>3.250,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24702", "3640")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24702", " SEMI-REBOQUE SR/USICAMP SRCP E2 10000 CANA PICADA 12,50M, ANO 2008, FR96259, UND BARRA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>23.750,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24836", "3641")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24836", "MOVEIS E UTENSÍLIOS DIVERSO, S/FR, UND BARRA")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24838", "3643")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24838", "PEÇAS AGRICOLAS DIVERSAS, S/FR, UND BARRA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24839", "3644")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24839", "2 MOTO BOMBA, S/FR, PAT. 074525/074254, UND BARRA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.350,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24448", "4725")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24448", "CASE 8800 COLHEDORA SEM ELEVADOR, ANO 2012, FR818, UND PARAÍSO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24410", "4756")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24410", "VW/GOL 1.0, FLEX, ANO 2013/2014, FR4005, BAR2 -2624423-0, UND PARAÍSO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>6.350,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24411", "4758")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24411", "VW/GOL 1.0 GIV, FLEX, ANO 2013/2014, FR4009, BAR2-264421-0, UND PARAÍSO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>6.800,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24426", "4765")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24426", "VW/NOVA SAVEIRO CS, FLEX, ANO 2013/2014, UND PARAÍSO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24425", "4767")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24425", "VW/GOL 1.0 GIV, FLEX, ANO 2013/2014, FR4007, BAR2- 264419-0, UND PARAÍSO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>6.950,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24428", "4768")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24428", "CAMINHÃO VW/26.260 E, ANO 2007/2008, FR19841, BAR2-26359-0, UND PARAÍSO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24429", "4770")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24429", "CAMINHÃO VW/26.220 EURO3 WORKER, ANO 2007/2008, FR602, BAR2-264327-0, UND PARAÍSO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24427", "4771")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24427", "VW/NOVA SAVEIRO CS, FLEX, ANO 2013/2014, FR20005, BAR2-264428-1, UND PARAÍSO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>14.750,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24374", "4775")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24374", "CAMINHÃO VW/ 26.220 6X4, ANO 2005, FR021, UND PARAÍSO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24376", "4794")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24376", "SUCATA DE CARRETA DE TORTA, FR1400, UND PARAÍSO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24375", "4803")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24375", "VW/15.180 E COMBOIO, ANO 2005/2006, FR19594, UND PARAISO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24866", "4804")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24866", "1 TANQUE PLÁSTICO CAP. 12.500 lts APROX., 2 CAIXAS PLÁSTICAS E 1 BOMBA PATRIM. 245515, UND PARAÍSO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>3.550,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24437", "5528")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24437", "VW/GOL 1.0 GIV, FLEX, ANO 2013/2014, FR4006, UND SANTA CANDIDA")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24430", "5564")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24430", "CAMINHÃO VW/26.220 TANQUE, ANO 2005, FR022, UND SANTA CANDIDA ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24431", "5587")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24431", "TRATOR CASE MAXXUM 180, ANO,,,,,FR397, UND SANTA CANDIDA")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24748", "5589")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24748", " VW/GOL 1.0 GIV, 2012/2013, FR19649, BRANCA, FLEX, PLACA EVQ4202, VEJA ESPECIFICAÇÕES, UND SANTA CANDIDA")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>6.900,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24432", "5606")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24432", "CAMINHÃO VOLVO/FM12 420 6X4R TRANSBORDO, ANO 2004, FR82031, UND SANTA CANDIDA")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24435", "5608")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24435", "1 GRADE P/ 18 DISCOS, 3 TANQUES, FR 600245, UND SANTA CANDIDA")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>6.850,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24438", "5623")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24438", "VW/GOL 1.0 GIV, FLEX, ANO 2013/2014, FR4014, UND SANTA CANDIDA")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24433", "5624")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24433", "CAMINHÃO VW/31.260 E, ANO 2006, FR34215, UND SANTA CANDIDA             ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24436", "5630")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24436", "CARROCERIA TRANSBORDO, AMARELA, S/FR, UND SANTA CANDIDA")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24434", "5633")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24434", "CAMINHÃO SCANIA/P124 CB 6X4 NZ 400, ANO 2005, FR081, BAR2-260216-0, UND SANTA CANDIDA")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24704", "8016")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24704", "2 CALDEIRAS 3-H-12 - ANO 1969")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24710", "11603")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24710", "SEMI- REBOQUE SERGOMEL SRSCPI 2E, ANO 2014, FR 361737, LOC. UND ZANIN")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24712", "11604")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24712", "REBOQUE SERGOMEL RSCPI 4E, ANO 2014/2014, FR 361739, LOC. UND ZANIN")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24709", "13050")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24709", "ONIBUS M.BENZ/OF 1318, ANO 1993, FR119009, LOC.UND ZANIN")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24711", "13052")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24711", "REBOQUE R/GUERRA AG CV, ANO 2009, FR 82612, LOC. UND ZANIN ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>9.250,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24713", "15352")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24713", "ONIBUS M.BENZ,OF 1620 VERDE,ANO 1996/1996,, FR97480, UND.BONFIM")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>8.750,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24727", "20043")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24727", " SEMI REBOQUE CANA PICADA 12,50 SR/USICAMP SRCP E2 10000, ANO 2008, FR56341, UND COSTA PINTO")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24735", "20054")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24735", " R/RANDONSP RQ CA REBOQUE CP 4 EIXO 12,50 M, ANO 2010, FR139932, UND COSTA PINTO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>24.750,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24737", "20061")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24737", "SEMI-REBOQUE SR/RODOFORTSA SRC 2E, 12,50M CANA INTEIRA, ANO2008, FR56301, UND COSTA PINTO")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>25.250,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24732", "20090")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24732", "R/RANDONSP RQ CA  REBOQUE CANA PICADA, ANO 2010/2011, FR36282, UND COSTA PINTO")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24730", "20127")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24730", " R/RANDONSP RQ CA REBOQUE CANA PICADA, ANO 2010/2011, FR36263, UND COSTA PINTO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>39.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24496", "20165")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24496", "SUCATA DE BORRACHAS E TELAS PLASTICAS, UND COSTA PINTO")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.950,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24497", "20166")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24497", "SUCATA DE TELA DE FILTRO, UND COSTA PINTO")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24835", "20167")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24835", "2 TACHO DE INOX, S/FR, UND COSTA PINTO")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24784", "21022")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24784", " CAMINHÃO VW/31.320 CNC CM 6X4, ANO, 2010 ,FR139265, UND RAFARD")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>53.750,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24827", "21044")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24827", "SUCATA DE TANQUE DE FIBRA, S/FR, UND RAFARD")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24677", "21090")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24677", " ITENS DIVERSOS. ROÇADEIRA, MESAS, CADEIRAS, BEBEDOUROS, S/FR, , UND RAFARD")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24717", "21091")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24717", " ITENS DIVERSOS, PALETEIRA, SUPORTE DE CARROCERIA E OUTROS, PAT. 209320/209315, UND RAFARD")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24780", "21099")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24780", " SEMI-REBOQUE SR/USICAMP SRCP E2 10000 12,50M CANA INTEIRA, ANO, 2009 ,FR36189 ,UND RAFARD")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24768", "21100")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24768", "REBOQUE R/FACCHINI RF CA 8,00M CANA INTEIRA, ANO, 2007, FR173811 ,UND RAFARD")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24779", "21101")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24779", " CAMINHAO VW/15.180 EURO3 WORKER C. OFICINA, ANO, 2010 ,FR64060 ,UND RAFARD")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>51.250,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24775", "21102")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24775", " SEMI-REBOQUE SR/USICAMP SRCP E2 10000 1250 M, ANO, 2011 ,FR36243 ,UND RAFARD")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>20.750,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24782", "21103")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24782", " SEMI-REBOQUE SR/RANDON SR CA 11,80M, ANO, 2007 ,FR56267 ,UND RAFARD")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>24.250,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24787", "21104")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24787", " SR/USICAMP SRCP E2 10000 - SEMI-REBOQUE USICAMP 12,50M CANA INTEIRA, ANO, 2009, FR36172, UND RAFARD")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>22.750,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24773", "21105")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24773", " SEMI-REBOQUE USICAMP 12,50M CANA INTEIRA, ANO, 2009 ,FR36174 ,UND RAFARD")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24771", "21106")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24771", " CAMINHAO VW/ 31.320 CNC 6X4, ANO, 2012 ,FR34104 ,UND RAFARD")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24776", "21107")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24776", " SEMI-REBOQUE USICAMP 12,50M CANA INTEIRA, ANO, 2008 ,FR56356 ,UND RAFARD")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>23.250,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24770", "21108")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24770", " REBOQUE RANDON 12,50M 16T, ANO, 2010 ,FR139697 ,UND RAFARD")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24766", "21109")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24766", " SEMI-REBOQUE RANDON 11,80M CANA INTEIRA, ANO, 2007 ,FR56243 ,UND RAFARD")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24786", "21110")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24786", " SEMI-REBOQUE RANDON 11,80M CANA INTEIRA, ANO, 2007 ,FR66144 ,UND RAFARD")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>23.250,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24772", "21111")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24772", " SEMI-REBOQUE COR AZUL RANDON 11,80M, ANO, 2007 ,FR66143 ,UND RAFARD")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>23.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24777", "21112")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24777", " SEMI-REBOQUE RANDON 11,80M CANA INTEIRA, ANO, 2007 ,FR66147 ,UND RAFARD")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>24.750,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24774", "21113")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24774", " CAMINHAO VW/26-220 6X4, ANO, 2010 ,FR96627 ,UND RAFARD")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>43.750,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24769", "21114")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24769", " SEMI-REBOQUE COR AZUL RANDON 11,80M, ANO, 2007 ,FR56268 ,UND RAFARD")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>24.750,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24828", "21131")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24828", "CARROCERIA PRANCHA, FR64067, UND RAFARD")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24867", "21132")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24867", "1 MUNCK, S/FR, UND RAFARD")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24765", "22057")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24765", "CARRETA ABRIGO OPERADORES R/SERNAUTO 001, ANO 2012, FR139435, SANTA HELENA")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>7.900,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24764", "22058")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24764", "CAMINHAO VW/26-220 6X4 EURO3 WORKER, ANO 2010, C/ TANQUE, FR26076/22128, SANTA HELENA")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>69.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24902", "22082")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24902", "1 MOTOR M. BENZ, UND SANTA HELENA")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>2.050,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24516", "22083")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24516", "1 COCHO DE FERRO MED. APROX. 7 mts comp. x 0.70 larg, UND BOM RETIRO ")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24498", "22084")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24498", "4 RODAS COM PNEUS DE PLANTADORA, UND BOM RETIRO")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24548", "23017")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24548", "CAMINHÃO CAMINHÃO VW 7-110S TOCO, ANO 1988, FR96321, UND SÃO FRANCISCO")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>25.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24804", "24014")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24804", " TRITURADOR DE PALHA TRITON, FR139927, UND BOM RETIRO")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>5.050,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24821", "24023")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24821", " REBOQUE RODOVIARIA 7,60M CANA INTEIRA, ANO 1992, FR139625, UND BOM RETIRO")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24814", "24032")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24814", " GRADE NIVELADORA, FR37009, UND BOM RETIRO")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24763", "24066")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24763", " HIDROROL METALMAG (ROLÃO), FR23803, UND BOM RETIRO")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24800", "24070")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24800", " TRATOR MASSEY FERGUSON 290 4X4RM, ANO 2010, FR51445, UND BOM RETIRO")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24762", "24091")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24762", " CARRETA TORTA DE FILTRO, FR67033, UND BOM RETIRO")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24494", "24104")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24494", "13 BOTIJÕES DE GÁS LOCALIZADO NA UNIDADE BOM RETIRO")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24792", "24105")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24792", " TRATOR VALTRA 205I 4X4 HIFLOW, ANO 2011, FR163455, UND BOM RETIRO")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>34.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24795", "24106")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24795", " TRATOR M. FERGUSSON 5275 4X4 CONJ. HIDR TRATOR, ANO 2004, FR60034, UND BOM RETIRO")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>36.250,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24801", "24107")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24801", " 1 PULVERIZADOR PJ600 C/ TANQUE PJ E 1 SULCADOR C/ 2 LINHAS, FR139858/FR37263, UND BOM RETIRO")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24811", "24108")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24811", " TERRACEADOR COM 20 DISCOS COR AMARELO, FR57155, UND BOM RETIRO")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>6.250,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24798", "24109")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24798", " GRADE NIVELADORA 40 DISCOS COR VERMELHA - CONTÉM APENAS 35 DISCOS, FR67170, UND BOM RETIRO")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24809", "24110")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24809", " CARRETA ESPARRAMADORA CALCAREO SOLLUS, FR37954, UND BOM RETIRO")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24808", "24111")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24808", " CARRETA DISTRIBUIDORA DE TORTA DE FILTRO SERMAG NA, FR38008, UND BOM RETIRO")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>4.550,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24797", "24112")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24797", " CARRETA DISTRIB DE TORTA DE FILTRO SERMA G MOD SRT, FR38009, UND BOM RETIRO")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>4.550,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24807", "24113")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24807", " SUBSOLADOR ESCARIFICADOR LASER CANAVIEIRO 5 ASTES, FR103227, UND BOM RETIRO")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24796", "24114")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24796", " SUBSOLADOR COR VERMELHO, FR103229, UND BOM RETIRO")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24803", "24115")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24803", " TRATOR VALTRA 205I 4X4 HIFLOW, ANO 2011, FR163453, UND BOM RETIRO")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>44.600,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24799", "24116")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24799", " CARRETA MARCA RANDON METAL TANQUE FIBRA, FR57148, UND BOM RETIRO")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24812", "24117")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24812", " ADUBADEIRA MARCA JUMIL MODELO JM3520SH, FR57317, UND BOM RETIRO")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24789", "24118")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24789", " DOLLY ANTONINI, FR56970 ( SEM DOCUMENTO), UND BOM RETIRO")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24813", "24119")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24813", " SUCATA DE 1 ENLEIRADOR DE PALHA DRIA  E 1 ELIMINADOR DE SOQUEIRA E OUTROS, FR140012/FR139909, UND BOM RETIRO")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24822", "24121")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24822", " PRANCHA 2 EIXOS RANDON SRCT02, ANO 2010, FR59904, UND BOM RETIRO")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>55.500,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24815", "24122")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24815", " REBOQUE COR AZUL ANTONINI 7,60M, ANO 1992, FR66034, UND BOM RETIRO")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24794", "24124")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24794", " CARRETA ANTONINI AZUL, ANO 1993, FR36038, UND BOM RETIRO")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24817", "24125")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24817", " REBOQUE COR AZUL ANTONINI 7,60M, ANO 1992, FR66043, NECESSITA RM CHASSI, UND BOM RETIRO")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24820", "24126")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24820", " REBOQUE RODOVIARIA CHASSIS REM, ANO 1993, FR36041, UND BOM RETIRO")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24816", "24127")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24816", " REBOQUE CAMAQ CPL 7,50M NECESSITA RM CHASSI, ANO 1994, FR121213, UND BOM RETIRO")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24818", "24128")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24818", " REBOQUE CANAVIEIRO JULIETA (SINISTRO/RECUPERADO), ANO 1993, FR36033, UND BOM RETIRO")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24819", "24130")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24819", " CAMINHÃO VW/26-220 EURO3 WORKER 6X4 C. TANQUE, ANO 2010, FR139273/FR140234, UND BOM RETIRO")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>52.500,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24826", "24131")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24826", " CAMINHÃO VW/ 15-180 EURO3 WORKER 4X2 COMBOIO, ANO 2008, FR22062, UND BOM RETIRO")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>68.500,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24825", "24132")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24825", " CAMINHÃO VOLVO NL12410 6X4, ANO 1995, C. INTEIRA, FR65019/FR139141, UND BOM RETIRO")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>27.250,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24805", "24133")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24805", " CARRETA DE TORTA DE FILTRO COR CINZ, FR67068, UND BOM RETIRO")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24806", "24134")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24806", " GRADE CIVEMASA C/ 16 DISCOS, FR139838, UND BOM RETIRO")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24793", "24135")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24793", " GRADE CIVEMASA, FR139839, UND BOM RETIRO")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24790", "24136")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24790", " TERRACEADOR COR LARANJA, FR67081, UND BOM RETIRO")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>17.250,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24810", "24137")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24810", " TRANSBORDO SERMAG 2 CAIXAS 6T, FR38334, UND BOM RETIRO")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24791", "24138")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24791", " 1 GRADE NIVELADORA 40 DISCOS COR VERMELHA, 1 GRADE DE ARRASTO, 1 CULTIVADOR,FR67171/FR37057/FR139818, UND BOM RETIRO")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24843", "24146")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24843", "CAMINHÃO VW/ 26-220 EURO3 6X4, ANO 2008/2009, FR34088, (VENDA SEM O TANQUE), UND BOM RETIRO")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>46.500,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24868", "24147")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24868", "PÁ CARREGADEIRA CAT 966, ANO 1977, FR 33016, SÉRIE 25V1818, UND BOM RETIRO")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>57.500,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24869", "24148")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24869", "CAMINHÃO M.BENZ/L 2217, ANO 1988, FR139259, LOC. UND BOM RETIRO")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>30.750,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24870", "24149")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24870", "CARRETA TANQUE COLETA DE ÓLEO C/ MOTOR FABRICAÇÃO PRÓPRIA, UND BOM RETIRO")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>