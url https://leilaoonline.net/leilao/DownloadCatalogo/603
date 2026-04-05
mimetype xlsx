--- v0 (2025-10-18)
+++ v1 (2026-04-05)
@@ -269,2043 +269,1791 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24049", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24049", " Lote com:  9   BALANÇAS DIVERSAS   - Marca:  FILIZOLA/ OUTROS . (Ref.: 01)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24054", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24054", " Lote com:  APROX. 70 UNIDADES DE EQUIPAMENTOS DE INFORMÁTICA DIVERSOS  . (Ref.: 02 )")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24095", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24095", " Lote com:  1   CATRACA DE CONTROLE DE ACESSO  - Marca:  HENRY . (Ref.: 03 )")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24055", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24055", " Lote com:  8   CATRACAS DE CONTROLE DE ACESSO  . (Ref.: 04 )")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24052", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24052", " Lote com:  APROX. 30   MÓVEIS DE ESCRITÓRIO . (Ref.: 05 )")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24096", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24096", " Lote com:  12   CADEIRAS UNIVERSITÁRIAS  . (Ref.: 06 )")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>360,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24050", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24050", " Lote com:  2   POLTRONAS  . (Ref.: 07 )")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24051", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24051", " [ LOTE RETIRADO ] Lote com:  1   CONJUNTO PARA RECEPÇÃO . (Ref.: 08 )")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24053", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24053", " Lote com:  9   VENTILADORES DIVERSOS . (Ref.: 09 )")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>360,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24103", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24103", " Lote com:  APROX. 140   LUMINÁRIAS  . (Ref.:  10 )")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24073", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24073", " Lote com:  26   SUPORTES/TRIPÉS . (Ref.:  11 )")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24070", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24070", " Lote com:  4   SUPORTES METÁLICOS  . (Ref.:  12 )")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24100", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24100", " Lote com:  APROX.30   CADEIRAS DIVERSAS  . (Ref.:  13 )")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24088", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24088", " Lote com:  48   LUMINÁRIAS  . (Ref.:  14 )")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24069", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24069", " Lote com:  1   MONITOR VIDEO WALL  - Marca:  SAMSUNG . (Ref.:  15 )")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24060", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24060", " Lote com:  1   MONITOR VIDEO WALL  - Marca:  SAMSUNG . (Ref.:  16 )")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24101", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24101", " Lote com:  1   MONITOR VIDEO WALL  - Marca:  SAMSUNG . (Ref.:  17 )")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24062", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24062", " Lote com:  1   MONITOR VIDEO WALL  - Marca:  SAMSUNG . (Ref.:  18 )")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24084", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24084", " Lote com:  1   MONITOR VIDEO WALL  - Marca:  SAMSUNG . (Ref.:  19 )")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24046", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24046", " Lote com:  4   CAIXAS DE SOM . (Ref.:  20 )")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24048", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24048", " Lote com:  3   CAIXAS DE SOM . (Ref.:  21 )")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24056", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24056", " Lote com:  3   CAIXAS DE SOM . (Ref.:  22 )")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24082", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24082", " Lote com:  3   LETREIROS ELETRÔNICOS . (Ref.:  23 )")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24099", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24099", " Lote com:  20   ILUMINAÇÕES P/PALCO . (Ref.:  24 )")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24086", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24086", " Lote com:  19   CAIXAS ACÚSTICAS . (Ref.:  25 )")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24067", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24067", " Lote com:  1   MESA DE SOM   - Marca:  DISCO 408 . (Ref.:  26 )")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24091", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24091", " Lote com:  5   APARELHOS  - Marca:  CHRONOS . (Ref.:  27 )")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24098", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24098", " Lote com:  4   PONTOS ELETRÔNICOS . (Ref.:  28 )")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24047", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24047", " Lote com:  1   AMPLIFICADOR DE SOM  - Marca:  WATTSOM . (Ref.:  29 )")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24092", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24092", " Lote com:  1   MESA DE SOM   - Marca:  PHONIC . (Ref.:  30 )")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24071", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24071", " Lote com:  1   MESA DE SOM   - Marca:  BEHRINGER  . (Ref.:  31 )")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24106", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24106", " Lote com:  1   AMPLIFICADOR DE SOM  - Marca:  WATTSOM . (Ref.:  32 )")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24066", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24066", " Lote com:  1   AMPLIFICADOR DE SOM  - Marca:  APPOTEK . (Ref.:  33 )")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24102", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24102", " Lote com:  1   MESA DE SOM   - Marca:  BEHRINGER  . (Ref.:  34 )")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24065", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24065", " Lote com:  1   AMPLIFICADOR DE SOM  - Marca:  MACHINE . (Ref.:  35 )")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24093", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24093", " Lote com:  1   MESA DE SOM   - Marca:  WATTSOM . (Ref.:  36 )")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24104", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24104", " Lote com:  1   MESA DE SOM   - Marca:  1001 . (Ref.:  37 )")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>170,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24079", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24079", " Lote com:  1   MESA DE SOM   - Marca:  WATTSOM . (Ref.:  38 )")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24078", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24078", " Lote com:  1   AMPLIFICADOR DE SOM  - Marca:  WATTSOM . (Ref.:  39 )")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24089", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24089", " Lote com:  1   MESA DE SOM   - Marca:  BEHRINGER  . (Ref.:  40 )")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24108", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24108", " Lote com:  1   MESA DE SOM   - Marca:  WATTSOM . (Ref.:  41 )")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24097", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24097", " Lote com:  2   AMPLIFICADORES DE SOM/ MIXER  - Marca:  LOWELL . (Ref.:  42 )")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24094", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24094", " Lote com:  6   DVD's  - Marca:  SONY . (Ref.:  43 )")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24072", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24072", " Lote com:  2   CAIXAS DE SOM  - Marca:  CSR . (Ref.:  44 )")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24058", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24058", " Lote com:  2   CAIXAS DE SOM  - Marca:  SNAKE . (Ref.:  45 )")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24068", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24068", " Lote com:  3   CAIXAS DE SOM  - Marca:  SELENIUM . (Ref.:  46 )")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24087", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24087", " Lote com:  2   CAIXAS DE SOM  - Marca:  SAMSON . (Ref.:  47 )")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24081", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24081", " Lote com:  1   BOB BODY  - Marca:  CENTURY . (Ref.:  48 )")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24064", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24064", " Lote com:  8   ROPEIROS EM MDF . (Ref.:  49 )")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24057", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24057", " Lote com:  3   ARMÁRIOS/ ROPEIRO . (Ref.:  50 )")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24090", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24090", " Lote com:  4   ARMÁRIOS/ ROPEIRO . (Ref.:  51 )")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24061", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24061", " Lote com:  4   ARMÁRIOS/ ROPEIRO . (Ref.:  52 )")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24080", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24080", "AR CONDICIONADO  - Marca:  GREE . (Ref.:  53 )")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24063", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24063", "AR CONDICIONADO  - Marca:  ELETROLUX . (Ref.:  54 )")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24107", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24107", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  55 )")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24083", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24083", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  56 )")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24077", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24077", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  57 )")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24074", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24074", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  58 )")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24075", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24075", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  59 )")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24085", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24085", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  60 )")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24059", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24059", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  61 )")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...1530 lines deleted...]
-      <c r="E61" s="5" t="inlineStr">
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24105", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24105", "AR CONDICIONADO  - Marca:  FUJITSU . (Ref.:  62 )")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
-      <c r="F61" s="4" t="inlineStr">
-[...350 lines deleted...]
-      </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24076", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24076", " Lote com:  5   APARELHOS DE MUSCULAÇÃO. CONJUNTO ARTICULADO  - Marca:  BIO DELTA . (Ref.:  63 )")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>