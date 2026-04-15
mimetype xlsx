--- v0 (2025-12-29)
+++ v1 (2026-04-15)
@@ -269,2299 +269,2015 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23352", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23352", " CARRETA PRANCHA MARCA GALEGO, ANO E MODELO 2012, 03 EIXOS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23353", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23353", "PREÇO POR PEÇA. Aprox. 12.170 PEÇAS SEM USO de diversas marcas: Caterpillar, Fiatallis, Komatsu, Massey Ferguson. ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2,80</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23354", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23354", "  TRATOR DE ESTEIRA FIATALLIS AD7 B DESMONTADO. FALTANDO PEÇAS E COMPONENTES.")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23530", "101")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23530", "LOTE COM SACOS DE LIXO SEM USO DE DIVERSAS CORES E TAMANHOS (ver especificações)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23831", "201")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23831", " CAMINHÃO VW 8.150 ANO:05/06 MOTOR MWM (PAROU RODANDO) - CARRETA COM RAMPA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23833", "202")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23833", " CAMINHÃO VW 16.170 (SEM TANQUE) ANO 96/97 MOTOR CUMMINS SERIE (B) TURBINADO INTERC. REDUZ. (PAROU RODANDO)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23834", "203")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23834", " CAMINHÃO VW 17.220 ANO 2004 MOTOR CUMMINS SERIE© BOMBA INJ.GRD. TURB. REDUZ. INTERC. CAMBIO 6 MARCHAS ( PAROU RODANDO)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>37.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23832", "204")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23832", " CAMINHÃO VW 17.250 ANO :11/12 (SEM SINISTRO)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23840", "301")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23840", "PEÇAS PARA VEÍCULOS E MÁQUINAS DIVS.  (QUANT. APROX.: 1.397)  CONFORME RELAÇÃO ANEXA. SEM USO.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24109", "401")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24109", "LOTE CONTENDO APROX. 5.119 PEÇAS E FERRAMENTAS DE USINAGEM. (SEM USO)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24133", "501")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24133", " Nove freezers verticais")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24132", "502")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24132", " Transpalete")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24134", "503")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24134", " Socador de chão tipo sapão Wacker a gasolina faltando carburador")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24142", "504")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24142", " Máquina de café expresso Astória com moinho, sem porta filtros e bandeja")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24143", "505")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24143", " Máquina de café expresso Astória com moinho, sem porta filtros e bandeja")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24148", "506")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24148", " Máquina de bordar industrial funcionando")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24136", "507")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24136", " Dobradeira de chapas com régua de 1,30 mt")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24145", "508")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24145", " Bomba de alto vácuo HF 55 CFM  trifásico")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24146", "509")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24146", " Bomba de alto vácuo HF 55 CFM  trifásico")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24137", "510")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24137", " Bomda de alto vácuo duplo estágio HF 110 CFM trifásico com reservatório")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24135", "511")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24135", " Cabine para camionete D 20")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24144", "512")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24144", " Maca de alumínio Stimed com regulagens")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24139", "513")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24139", " Máquina de Vacum Forming")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24192", "514")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24192", "Suqueira refresqueira de 100 litros")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24147", "515")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24147", " Escrivaninha antiga em jacarandá maciço da bahia")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24140", "516")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24140", " Camionete D-20 ano 88 turbo direção hidráulica, volante anti furto, motor novo")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>24.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24138", "517")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24138", " Cortador de asfalto/concreto Petrotec a gasolina faltando peças")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24141", "518")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24141", " Cortador de asfalto/concreto Petrotec a gasolina fantando peças")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24149", "519")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24149", " Geladeira antiga restaurada funcionando")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24150", "520")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24150", " Peugeot Partner ano 1.999, gasolina")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24151", "521")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24151", " Lote contendo uma talha 500kgs e um carrinho Troley para talha")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24152", "522")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24152", " Caixa com chaves combinadas usadas com aprox. 100 kgs")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24153", "523")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24153", " Onze vibradores de concreto e uma serra circular")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24154", "524")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24154", " Dois cilindros pra GNV")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24155", "525")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24155", " Seis vibradores de concreto funcionando")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24156", "526")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24156", " Seis vibradores de concreto funcionando")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24162", "527")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24162", " Guincho tipo girafa para 3 toneladas")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24158", "528")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24158", " Chapa de lanches elétrica")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>130,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24163", "529")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24163", " Cabine de jato de areia por pressão de alta produção")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24159", "530")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24159", " Refresqueira Begel 20 litros funcionando")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24161", "531")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24161", " Lote com: 03 fritadeiras , sendo 2 eletricas e 1 a gás")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24160", "532")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24160", " Lote com: 02 geradores de energia a gasolina")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24164", "533")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24164", " Lote com: 08 aparelhos de ar condicionado")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24157", "534")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24157", " Geladeira expositora Metalfrio (pequena) funcionando")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24165", "535")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24165", " Cervejeira Hussman (pequena) funcionando.")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24166", "536")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24166", " Lote de equipamentos hospitalares, contendo 02 estufas, 01 balança e 01 guincho para pessoas acamadas")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24168", "537")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24168", " Gerador de energia a gasolina")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24169", "538")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24169", " Lote contendo 08  geladeiras")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24167", "539")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24167", " Lote contendo 09 geladeiras")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24171", "540")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24171", " 04 bancos inteiriços com 03 cadeiras cada")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24170", "541")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24170", " 04 máquinas de lavar roupa")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24172", "542")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24172", " 11 Freezers")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24173", "543")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24173", " Moto Honda Sahara 350cc Ano 1998 funcionando")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24174", "544")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24174", " Cabeçote de compressor Waine 60 pés e motor elétrico 15Hp")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24175", "545")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24175", " "Fuscão" 1.500.  VW. Ano 1971")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24176", "546")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24176", " Balcão expositor seco Gelopar")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24177", "547")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24177", " Cabine de F1.000 1.986, reformada")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24178", "548")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24178", " Compressor de ar antigo")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24180", "549")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24180", " Lote com: 02- roçadeiras a gasolina")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24179", "550")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24179", " Motor estacionário Honda 6.5 Hp")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24181", "551")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24181", " Gerador de energia a gasolina e motor estacionário")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24182", "552")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24182", " Cortador de asfalto a gasolina")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24183", "553")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24183", " Tanque de compressor")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24184", "554")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24184", " Lote com: 04 fornos micro-ondas, 1 lavadoura de roupas e 1 lava louças")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24185", "555")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24185", " Balança 200 Kg")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...132 lines deleted...]
-      <c r="C17" s="4" t="inlineStr">
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24186", "556")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24186", " Aspirador de pó industrial")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24188", "557")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24188", " Capô de F1.000 original")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24190", "558")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24190", " Lote com: 02 Lavadoras enceradeira industrial")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24187", "559")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24187", " Lote com: 03 máquinas de café expresso")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D17" s="4" t="inlineStr">
-[...159 lines deleted...]
-      <c r="D22" s="4" t="inlineStr">
+      <c r="D79" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...383 lines deleted...]
-      <c r="E34" s="5" t="inlineStr">
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24189", "560")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24189", " Adega de vinhos com compressor")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
-      <c r="F34" s="4" t="inlineStr">
-[...1470 lines deleted...]
-      </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24367", "601")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/24367", "Varredeira SR 1900 Nilfisk")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>