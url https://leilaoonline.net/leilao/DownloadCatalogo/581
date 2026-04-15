--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -269,3643 +269,3191 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22753", "1010")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22753", " TRATOR CBT COM LAMINA 2105, ANO 1982, ( veja VÍDEO), UND FRUTAL")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22756", "1011")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22756", " CAMINHÃO FORD / FORD 13000, COMBOIO. ANO 1981, (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22760", "1012")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22760", " CAMINHÃO ¾ OFICINA VW 8150, ano 2005/2006, (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>52.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22755", "1013")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22755", " CAMINHÃO FORD 22.000 TRANSBORDO,  (veja VÍDEO e descritivo de itens), ANO 1988, UND FRUTAL")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22757", "1014")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22757", "CAMINHÃO FORD / FORD 13000 OFICINA BAÚ, ANO 1984,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22759", "1015")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22759", " CAMINHÃO TRANSBORDO VW 26260 - E, ANO 2006,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22761", "1016")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22761", "CAMINHÃO TRANSBORDO VW 26260 - E, ANO 2008, ( veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>50.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22754", "1017")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22754", " GM/S-10 TORNADO D CAB. DUPLA, ANO 2007/2008,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22758", "1018")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22758", " FIAT / UNO MILLE FIRE FLEX, ANO 2006,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22767", "1019")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22767", " FORD/F350  G C. ABERTA, DIESEL, ANO 2007,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>44.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22764", "1020")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22764", " EMPILHADEIRA  A GÁS GLP YALE, ANO...,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>16.750,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22768", "1021")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22768", " TRATOR  M. FERGUSON 290 CARREGADEIRA SANTAL, ANO...,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>16.300,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22769", "1022")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22769", " TRATOR 85 ID VALMET CARREGADEIRA SANTAL, ANO 1980,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>10.800,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22765", "1023")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22765", " ONIBUS M. BENZ / OF. 1620 AREA DE VIVENCIA, ANO 1995, 1 PORTA, (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22770", "1024")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22770", " FIAT /FIORINO IE FURGAO, ANO 2000, GASOL,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>5.100,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22763", "1025")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22763", " TRATOR 880 VALMET CARREGADEIRA, ANO 1987,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22766", "1026")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22766", " I/FORD TRANSIT 350L BUS PAS/MICROONIBUS, ANO 2009,  (veja VÍDEO descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22762", "1027")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22762", " TRATOR 880 VALMET CARREGADEIRA, ANO 1985,  (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22781", "1028")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22781", " BANCOS DIVERSOS ( TECIDO E COURO RANGER/S10/COROLLA/TUCSON),  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22775", "1029")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22775", " COLHEDORA 3520 JOHN DEERE, ANO 2011, (veja VÍDEO e descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22776", "1030")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22776", " ROLETES, ARMARIO, MESA E ESCADA,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22782", "1031")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22782", " TRANSBORDO SANTAL  VT 10, ANO 2011, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22779", "1032")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22779", " 40 PNEUS,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22783", "1033")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22783", " TRANSBORDO SERMAG 10000 SMR, ANO 2007 série 720,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22777", "1034")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22777", " 1 MOTOR DA COLHEDORA JONH DEERE 3520,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>8.150,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22774", "1035")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22774", " 7 PISTÃOS DE TRANSBORDO E MANGUEIRSAS HIDRAULICA,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22780", "1036")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22780", " 27 ITENS DIFERENCIAL, EIXOS E FEIXES DE MOLAS,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22778", "1037")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22778", " TRANSBORDO SERMAG 10000 SMR, ANO 2008,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22790", "1038")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22790", " RADIADORES, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22793", "1039")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22793", " PEÇAS DIVERSAS, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22788", "1040")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22788", " BOMBA INJETORA TRATOR J.DEEHE e BOMBA DE ÁGUA 6 ITENS, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22792", "1041")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22792", " 2 MOTORES C/ BOMBA INJETORA, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>6.200,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22794", "1042")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22794", " TRANSBORDO SERMAG 10000 SMR, ANO 2008, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22795", "1043")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22795", "  2 PNEUS DE TRATOR  C/ RODA 18.4.38, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.850,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22791", "1044")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22791", " 2 PNEUS TRATOR  C/ RODAS 20.8.38, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22802", "1046")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22802", " 7 MOTORES PARA VEÍCULO, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22803", "1047")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22803", " 1 CAMBIO G.3.60 MERCEDES BENZ, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22807", "1048")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22807", " PEÇAS DIVERSAS COLHEDORA J. DEERE 3520, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22805", "1049")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22805", " 1 MOTOR ESTACIONARIO AGRALE E 1 GERADOR ")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22801", "1050")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22801", " 9 CÂMBIO ( GOL/CIVIC E OUTROS, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22804", "1051")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22804", " TRANSBORDO SERMAG 10000 SMR, ANO 2007,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22800", "1052")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22800", " MOTORES CHALIN E ACESSÓRIOS,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22861", "1053")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22861", "100 PNEUS APROXIMADAMENTE,  (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22863", "1054")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22863", "6 ITENS (CAIXA SECA/BOMBA..), (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22818", "1055")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22818", "BOMBAS E OUTROS 7 ITENS,  (veja descritivo de itens), UND FRUTAL  ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22865", "1056")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22865", "1 BOTIJÃO DE GÁS P20, UND FRUTAL ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22866", "1057")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22866", "1 CAIXA DO CAMBIO ESCANIA 115 JACARE IMCOPLETA DESMONTADA E A CAIXA SECA, UND FRUTAL")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22854", "1058")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22854", "2 CAMBIO DO 1620 MERCEDES BENZ MONTADOS, UND FRUTAL/MG ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22868", "1059")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22868", " 1 CLIMATIZADOR RESFRIAR CAMINHÃO SEM USO, UND FRUTAL/MG")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22869", "1060")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22869", " 5 ITENS TRATOR VALMET E JOHN DEERE, (veja descritivo de itens), UND FRUTAL  ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22870", "1061")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22870", " 55 ITENS (CUICAS, VÁVULAS, CATRACAS FREIOS E OUTROS), (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22872", "1062")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22872", " 10 TRAVESSAS P/ MOTOR E CÂMBIO, (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22867", "1063")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22867", " DIVERSOS INTENS (CAIXA DE FAÇÃO, POLIA E OUTROS), (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22871", "1064")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22871", " ENGRENAGEM/ CALÇOS, MACA E.....), (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22874", "1065")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22874", " 10 RODAS E AROS, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22876", "1066")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22876", " 1 JOGO HIDRÁULICO E 1 CUNHA DO ALONGADOR TRATOR J.DEERE, UND FRUTA")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22877", "1067")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22877", " 33 ITENS ( HELICES, COLETOR E..., (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22875", "1068")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22875", " 11 PNEUS NOVOS E USADOS COM RODAS E MONTADO, (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>5.950,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22873", "1069")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22873", " 16 ITENS ( PISTÕES, MESA E CANESA NOVAS E USADAS), (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22884", "1070")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22884", " 14 ITENS KIT MUDA, TARISCAS, BOMBA E...), (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22885", "1071")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22885", " 1 SULCADOR, UND FRUTAL ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>3.550,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22883", "1072")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22883", " 1 VÁLVULA 4 VIAS, 2 VÁVULAS ELETRO HIDRAÚLCA E 1 TOMADA FORÇA DO CAMBI CLAKER, UND FRUTAL ")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22880", "1073")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22880", " 60 CAMARAS NOVAS DE AR DIVERSAS MED., (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>2.550,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22879", "1074")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22879", " DIVERSOS ITENS PARA COLHEDORA J.DEERE, (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22881", "1075")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22881", " 2 BOMBAS DE BAIXA COLHEDORA J,DEERE 3520, UND FRUTAL ")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22882", "1076")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22882", " 50 RODAS FERRO E ALUMINIO, (veja descritivo de itens), UND FRUTAL ")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22878", "1077")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22878", " 16 RODAS E CAMPANAS, (veja descritivo de itens), UND FRUTA")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22887", "1078")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22887", " 5 ITENS (RESERVATÓRIO E TOMADAS), (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22888", "1079")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22888", " 19 ITENS ( POTENCIOMETRO, SENSOR E..., (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22892", "1080")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22892", " 4 FATIAS DO COMANDO HIDRAULICO DO TRATOR JONH DEERE, UND FRUTAL")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22889", "1081")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22889", " 30 PROTERORES DIVERSOS, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22895", "1082")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22895", " DIVERSAS PEÇAS COLHEDORA J.DEERE, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22890", "1083")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22890", " 11 ITENS ( SETORES, BOMBAS E..., (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22896", "1084")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22896", " BEXIGA (RESERVATÓRIO DE AR) DE COMPRESSOR E...., (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22894", "1085")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22894", " DIVERSOS FILTROS E ÓLEOS, (veja descritivo de itens), UND FRUTAL")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22891", "1086")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22891", " 4 CHASSI DE ONIBUS 1318 ESTADO DE SUCATA, UND FRUTAL")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22893", "1087")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22893", " SUCATA DE HONDA BROSS, 2006, SEM DIREITO A DOCUMENTO, UND FRUTAL")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22993", "1088")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22993", "9 PNEUS - 5 PNEUS SUCATAS DE TRANSBORDO E 4 PNEUS TRASBORDO MONTADOS COM RODA, UND FRUTAL")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>4.150,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22994", "1089")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22994", "ÓLEO P/ MOTOR DIESEL 5 BALDES DE 20 lts MENZOL 15W40")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22995", "1090")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22995", " 4 BATERIAS NOVAS CARGO SENDO 2 UNDs 60 FD  E  2 UNDs 70 FD ")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23001", "1091")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23001", " 58 BOTAS E BOTINAS (veja descritivo de itens)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23005", "1092")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23005", " 4 BALDES DE 20 LTS DE ÓLEO P/ TRANSMISSÃO ")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23009", "1093")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23009", " CARROCERIA DE CANA INTEIRA ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23010", "1094")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23010", "7 BATERIAS NOVAS = (3 BATERIAS CARGO NOVAS 50 FD) E (4 BATERIAS CARGO NOVAS 40 FD)")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23012", "1095")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23012", "CHICOTE ELÉTRICO DO TRATOR  MASSEY FERGUSON 7 150 E 7 180")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23013", "1096")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23013", "LUBRIFICANTES E GRAXA (VEJA DESCRITIVO DE ITENS)")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23019", "1097")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23019", "3 BATERIAS NOVAS = (2 BATERIAS CARGO NOVAS 150AH) E (1 BATERIA NOVA MAXXICARGO 150AH)")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23020", "1098")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23020", "4 BALDES ÓLEO  HIDRÁULICO E ÓLEO PARA MOTOR ESTACIONARIO")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23065", "1099")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23065", "2 MOTOR PARTIDA DO MOTOR MERCEDES BENZ")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23066", "1100")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23066", "EPI'S DIVERSOS (VEJA DESCRITIVO DE ITENS)")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23067", "1101")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23067", "1 RADIO AMADOR MOTOROLA (PAROU FUCIONANDO)")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23068", "1102")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23068", "5 BALDES DE OLEO 20 LITROS IPIRANGA IPERGOL GL4 140")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23081", "1103")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23081", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23090", "1104")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23090", "8 BALDES 20L OLEO P/ TRANSMISSÃO IPIRANGA ISAFLUIDO 434 TO")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23091", "1105")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23091", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23092", "1106")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23092", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23093", "1107")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23093", "5 BALDES DE 20L MOTOR DIESEL LUBRAX TOP TURB 15W40")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23094", "1108")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23094", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23095", "1109")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23095", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23096", "1110")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23096", "6 BALDES 20L DE OLEO P/ MOTOR DIESEL IPIRANGA CH-4 15W40")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23097", "1111")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23097", "1 RADIO AMADOR MOTOROLA (PAROU FUCIONANDO)")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23098", "1112")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23098", "1 RADIO AMADOR MOTOROLA (PAROU FUCIONANDO)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23099", "1113")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23099", "6 BALDES 20L DE ÓLEO P/ TRNSMISSÃO IPIRANGA IPERGOL GL-5 90.")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23100", "1114")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23100", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23101", "1115")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23101", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23102", "1116")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23102", "12 BALDES 20L OLEO  P/ SISTEMA HIDRÁULICO  IPIRANGA IPITUR 68")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23107", "1117")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23107", "CARROCERIA TRANSBORDO  SERMAG CANA PICADA SMR 10000 SERIE: 1897, ANO 2008")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23108", "1118")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23108", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23109", "1119")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23109", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23110", "1120")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23110", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23111", "1121")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23111", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23112", "1122")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23112", "1 RADIO AMADOR MOTOROLA (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23114", "1123")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/23114", "2 RADIOS AMADORES MOTOROLA MANUAL (PAROU FUNCIONANDO)")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>