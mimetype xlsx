--- v0 (2025-10-15)
+++ v1 (2026-04-15)
@@ -269,3323 +269,2911 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21191", "101")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21191", "LOTE COM: 01 MESA BISTRÔ. MADEIRA DE LEI GARAPEIRA. COM 02 BANQUETAS. BAR ISIS REDONDA. (SEM USO)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21151", "102")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21151", "LOTE COM: 01 MESA BISTRÔ. MADEIRA DE LEI GARAPEIRA. COM 02 BANQUETAS. BAR ISIS REDONDA. (SEM USO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21152", "103")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21152", "LOTE COM:  01 MESA BISTRÔ. MADEIRA DE LEI GARAPEIRA. COM 02 BANQUETAS. BAR ISIS REDONDA. (SEM USO)")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21194", "105")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21194", " GURGEL MINI BR 800. ANO 1990. RARIDADE PARA COLECIONADORES (EM FUNCIONAMENTO)")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21222", "106")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21222", "Lote contendo 1000 unidades de tesouras tipo Romba.(Novas sem uso). LANCES POR UNIDADE.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21316", "107")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21316", "LOTE COM: 01 SONATA MARCA BSR MODELO EHS  DE 4 VELOCIDADES ANO 1960. E 01 APARELHO PROFISSIONAL KENWOOD 3 JEAD SOLID STATE STEREO TAPE DECK MADE JAPAN PARA REMIXAGEN , AMBOS RARIDADES PARA COLECIONADORES.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>775,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21157", "108")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21157", " 04 TOTEN / PEDESTAL, SENDO 02 MEDINDO; 1,80 E 02 MEDINDO; 1,50. COM REGULAGEM")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21192", "109")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21192", " 01- MESA BISTRÔ MADEIRA COM 02 BANQUETAS BAR ISIS REDONDA.")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21195", "110")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21195", " 01- MESA BISTRÔ MADEIRA COM 02 BANQUETAS BAR ISIS REDONDA.")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21197", "111")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21197", " 01- MESA BISTRÔ MADEIRA COM 02 BANQUETAS BAR ISIS REDONDA.")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21158", "112")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21158", " SUCATA DE YAMAHA RX 125. Ano 1980.")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21196", "113")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21196", " 50 unidades de  Microsoft Windows 7 (pode ser atualizado para o Windows 10) Home Basic Edition em Português. Lacrado na Caixa com CD e chave de ativação . ORIGINAL. NOVO SEM USO.")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21202", "114")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21202", " 50 unidades de  Microsoft Windows 7 (pode ser atualizado para o Windows 10) Home Basic Edition em Português. Lacrado na Caixa com CD e chave de ativação . ORIGINAL. NOVO SEM USO.")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21198", "115")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21198", " 50 unidades de  Microsoft Windows 7 (pode ser atualizado para o Windows 10) Home Basic Edition em Português. Lacrado na Caixa com CD e chave de ativação . ORIGINAL. NOVO SEM USO.")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21159", "116")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21159", " LOTE COM: 01 MESA BISTRÔ. MADEIRA DE LEI GARAPEIRA. COM 02 CADEIRAS. BAR ISIS REDONDA. (SEM USO)")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21160", "117")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21160", " LOTE COM: 01 MESA BISTRÔ. MADEIRA DE LEI GARAPEIRA. COM 02 CADEIRAS. BAR ISIS REDONDA. (SEM USO)")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21161", "118")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21161", " LOTE COM: 01 MESA BISTRÔ. MADEIRA DE LEI GARAPEIRA. COM 02 CADEIRAS. BAR ISIS REDONDA. (SEM USO)")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21201", "119")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21201", " LOTE COM: 105 pares de Sapatilhas Alpargatas Uissex (Preta) Adulto e Infantil. NOVAS SEM USO.")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21193", "120")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21193", " LOTE COM: 105 pares de Sapatilhas Alpargatas Uissex (Preta) Adulto e Infantil. NOVAS SEM USO.")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21200", "121")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21200", " LOTE COM: 105 pares de Sapatilhas Alpargatas Uissex (Preta) Adulto e Infantil. NOVAS SEM USO.")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21155", "122")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21155", " CRISTALEIRA EM ACRÍLICO P/ JÓIAS OU CELULARES.")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21199", "123")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21199", " LOTE COM 02 CHOPEIRAS MANUAIS, ANTIGUIDADE DA DÉCADA DE 1980.")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21162", "124")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21162", " HONDA CG 125cc CUSTOMIZADA. ANO 1979.")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21317", "125")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21317", "Lote contendo 14 aparelhos de DVD marca Tectoy. Em funcionamento.")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21318", "126")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21318", "LOTE CONTENDO 08 APARELHOS DVD BRITANIA. EM FUNCIONAMENTO.")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21165", "129")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21165", " LOTE COM: 01 MESA BISTRÔ BAR ISIS REDONDA. MADEIRA DE LEI GARAPEIRA LIXADA (NOVAS SEM USO)")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21163", "130")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21163", " LOTE COM: 01 MESA BISTRÔ BAR ISIS REDONDA. MADEIRA DE LEI GARAPEIRA LIXADA (NOVAS SEM USO)")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21164", "131")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21164", " LOTE COM: 01 MESA BISTRÔ BAR ISIS REDONDA. MADEIRA DE LEI GARAPEIRA LIXADA (NOVAS SEM USO)")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21322", "132")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21322", " 05 unidades de Multímetro Digital True Rms  - Et-2702 - Minipa")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21325", "133")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21325", " 05 unidades de Multímetro Digital True Rms  - Et-2702 - Minipa")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21324", "134")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21324", " 05 unidades de Multímetro Digital True Rms  - Et-2702 - Minipa")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21328", "135")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21328", " Lote com 2 Megômetros: Sendo 01  Megôhmetro Eletrônico Mi 2550 - Megabras e 01 Antigo Megometro Analógico -Mi 5500 - Megabras")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21166", "136")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21166", "LOTE COM 011 BANCOS P/ MOTOCICLETAS ANTIGAS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21156", "137")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21156", " ESTUFA MOD. 216.")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21167", "138")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21167", " LOTE CONTENDO 09 AÇUCAREIROS DE PORCELANA CERÂMICA RETRÔ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>125,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21168", "139")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21168", " CAIXA D'ÁGUA DE INOX. CAP. 500 LITROS. SEMI NOVA.")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21169", "140")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21169", "LOTE COM APROX. 80 CAPAS DE BANCO DE CICLOMOTORES ANTIGOS, MOBILETE MONARK CALOI CX , CALOI XR, GARELI E OUTRAS. PRODUTO ORIGINAL, SEM USO, ESTOQUE ANTIGO, DECADA DE 1980 , PARA COLECIONADORES. VÁRIAS CORES E MODELOS.")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21175", "141")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21175", "LOTE C/ 100 JOGOS DE ADESIVOS P/ CICLOMOTOR GARELLI KATIA ANTIGA, CADA JOGO DE ADESIVOS CONTEM 02 ADESIVOS DO TANQUE, 02 ADESIVOS DA LATERAL DO MOTOR E 01 ADESIVO LEMBRETE.(SEM USO)")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21326", "142")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21326", " 04 unidades de Termômetro Infravermelho Mt-350 Minipa")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21171", "143")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21171", "Lote contendo relógio original marca ORIENT. Sem uso em perfeito estado de funcionamento.")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21172", "144")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21172", "PEUGEOT 206  1.6 FELINE FX. FLEX. ANO 2005")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21173", "145")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21173", "LOTE CONTENDO 100 PARES DE TÊNIS. SENDO:  60 MASCULINOS e 40 FEMININOS DE DIVERSOS TAMANHOS, CORES E MODELOS. SEM USO.")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21170", "146")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21170", "LOTE COM APROX. 450 MEDALHAS EM METAL DE DIVERSOS TAMANHOS E MODELOS (SEM USO). TOTALIZANDO APROX. 30 KG")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21174", "147")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21174", "LOTE C/ 50 UNIDADES DE ADESIVOS DA CAÇAMBA DA TOYOTA HILUX. (SEM USO) ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21177", "148")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21177", "MOTOR DE MOTOCICLETA ANTIGA DE 250cc. 2 TEMPOS. COMPLETO: COM CARBURADOR, SISTEMA DE IGNIÇÃO E ESCAPAMENTO. ANO 1986.")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21176", "149")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21176", "AQUECEDOR PROFISSIONAL A ÓLEO. ( EM FUNCIONAMENTO)")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21327", "150")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21327", " 03 unidades de: Alicate Amperímetro Et3910 Minipa")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21323", "151")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21323", " 03 unidades de: Alicate Amperímetro Et3910 Minipa")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21329", "152")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21329", " 03 unidades de: Alicate Amperímetro Et3910 Minipa")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21178", "154")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21178", "01 Aspirador Cirúrgico, Bomba De Vácuo Ozawa 3 Litros. (EM FUNCIONAMENTO)")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21179", "155")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21179", "01 Aspirador Cirúrgico, Bomba De Vácuo Ozawa 3 Litros (EM FUNCIONAMENTO)")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21180", "156")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21180", "01 Aspirador Cirúrgico, Bomba De Vácuo Ozawa 3 Litros (EM FUNCIONAMENTO)")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21181", "157")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21181", " LOTE COM: 01 MESA BISTRÔ BAR ISIS REDONDA. MADEIRA DE LEI GARAPEIRA. COR IMBUIA. (NOVAS SEM USO)")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21182", "160")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21182", "LOTE CONTENDO 01 Creme Shiseido Bio Performance e 01 Biotherm Equipe Purê.  Ambos Importados e Originais.")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21183", "161")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21183", "LOTE CONTENDO: 01 Hot Water Davidoff  e 01 Narciso Rodriguez. Ambos Importados e Originais.")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21184", "162")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21184", "LOTE CONTENDO: 01 Hot Water Davidoff e 01 Jus De Fleurs. Ambos Importados e Originais.")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21185", "163")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21185", "LOTE CONTENDO 02 Narciso Rodriguez. Ambos Importados e Originais.")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21187", "169")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21187", " LOTE COM: 01 MESA BISTRÔ BAR ISIS REDONDA. MADEIRA DE LEI GARAPEIRA.COR IMBUIA ESCURO (NOVAS SEM USO)")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21188", "170")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21188", " LOTE COM: 01 MESA BISTRÔ BAR ISIS REDONDA. MADEIRA DE LEI GARAPEIRA.COR IMBUIA ESCURO (NOVAS SEM USO)")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21189", "171")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21189", " LOTE COM: 01 MESA BISTRÔ BAR ISIS REDONDA. MADEIRA DE LEI GARAPEIRA.COR IMBUIA ESCURO (NOVAS SEM USO)")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22448", "172")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22448", "BICICLETA ANTIGA TODA ORIGINAL. PARA COLECIONADORES.")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22457", "173")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22457", " APROX. 220 TRENAS PROFISSIONAIS  DE VÁRIOS MARCAS E MEDIDAS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22462", "174")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22462", " 02 CAIXAS DE PAPEL HIGIÊNICO MARCA DUALETTE. TOTAL DE 120 PACOTES CONTENDO 24.000 FOLHAS. (NOVO NA CAIXA).")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22463", "175")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22463", " 25 UNIDADES DE SPRAY")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22461", "176")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22461", " 20 UNIDADES DE FERRAMENTAS PROFISSIONAIS (CATRACAS). MARCAS THORQ, SPINA.")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22459", "177")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22459", " MEDIDOR DE ALTA VOLTAGEM PARA TESTES DE ISOLAMENTO. Mi10KVe. (ATÉ 10 KV). TESTES DE 1, 2, 5 ou 10 KV.")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22458", "178")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22458", " APARELHO DE SOM SONY GENEZI USB 400W / RMS PROFISSIONAL, COM 02 CAIXA DE SOM E 01 CAIXA DE SUBWOOFER")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22460", "179")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22460", " LOTE COM INSTRUMENTOS MÉDICOS, SENDO; 01 CAIXA DE INOX C/ 20 ITENS CIRÚRGICOS; 50 LUVAS DESCARTÁVEIS APROX. 90 SERINGAS")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22464", "180")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22464", "LOTE CONTENDO 15 TERMÔMETROS. MEDIÇÂO DE 0 a 500 ºC.")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22467", "181")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22467", " LOTE CONTENDO 30 UNIDADES DE Multímetro Digital True Rms 1000v Catiii - Et-2702 - Minipa")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22468", "182")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22468", " LOTE CONTENDO 19 UNIDADES de Alicate Amperímetro Minipa Et-3910")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22469", "183")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22469", " LOTE CONTENDO 33 UNIDADES DE VÁLVULAS DE MEDIÇÃO DIVERSAS")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22470", "184")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22470", " LOTE CONTENDO APROX. 31 EQUIPAMENTOS PROFISSIONAIS DE MEDIÇÕES (MULTIMETROS, AMPEROMETROS, LUXIMETROS E OUTROS)")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22472", "185")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22472", " LOTE CONTENDO APROX. 26 CHUVEIROS")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22471", "186")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22471", " LOTE CONTENDO 11 UNIDADES DE DISPENSER DE VARIOS MODELOS E SEGMENTOS.")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22473", "187")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22473", " LOTE COM APROX. 17 INSTRUMENTOS MÉDICOS DE MEDIÇÃO DE PRESSÃO E BATIMENTOS CARDÍACOS")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22474", "188")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22474", "LOTE CONTENDO 15 UNIDADES DE EQUIPAMENTOS DE SEGURANÇA PARA ALTURAS")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22487", "189")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22487", " Lote com 2 Megômetros Analógicos - Mi 5500 - Megabras")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22486", "190")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22486", "Lote com 2 Megômetros Analógicos - Mi 5500 - Megabras")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22493", "191")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22493", " LOTE COM APROX 120 ITENS/ EQUIPAMENTOS GERAIS")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22494", "192")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22494", " LOTE C/ APROX. 35 UNIDADES DE TONER/ CARTUCHO, VARIAS MARCAS E MODELOS")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22495", "193")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22495", " LOTE CONTENDO 16 APARELHOS DE DVD, VÁRIAS MARCAS E MODELOS")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22496", "194")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22496", " LOTE COM APROX 95 UNIDADES DE FERRAMENTAS/ EQUIPAMENTOS DE PRECISÃO, SENDO; 50 TRENAS, 29 VÁLVULAS DE MEDIÇÃO, 06 PAQUÍMETROS E OUTROS.")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22497", "195")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22497", " APROX. 40 METROS DE CORRENTE PLÁSTICA.")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21249", "201")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21249", " PLATAFORMA DE MILHO 5 LINHAS  80/90 . Marca:  VENCE TUDO . Ano:  2003 . FUNCIONANDO. . Lote exposto em Astorga/ PR . (Ref.: L01)")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21250", "202")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21250", " PLATAFORMA DE MILHO 5 LINHAS  80/90 . Marca:  STARA . Mod:  PLM 6000 . Ano:  2003 . FUNCIONANDO. . Lote exposto em Astorga/ PR . (Ref.: L02)")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21264", "203")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21264", " COLHEDOURA DE SILAGEM . Marca:  MENTA . FUNCIONANDO. . Lote exposto em Astorga/ PR . (Ref.: L03)")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21260", "204")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21260", " GRADE ARADORA 20 DISCOS INTERMEDIARIA . Marca:  PICCIN . Mod:  GAICR . Ano:  2011 . 20X30 RO. FUNCIONANDO . Lote exposto em Astorga/ PR . (Ref.: L04)")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21255", "205")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21255", " BAZUCA  . Marca:  STARA . Mod:  REBOKE 12000 . Ano:  2002 . FUNCIONANDO. . Lote exposto em Astorga/ PR . (Ref.: L05)")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>16.400,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21251", "206")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21251", " PLATAFORMA DE MILHO 5 LINHAS  80/90 . Marca:  MF . FUNCIONANDO. . Lote exposto em Astorga/ PR . (Ref.: L06)")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21252", "207")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21252", " ARADO 4 BACIAS FIXAS . Lote exposto em Astorga/ PR . (Ref.: L07)")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21262", "208")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21262", " ARADO 4 BACIAS  REVERCÍVEL . Lote exposto em Astorga/ PR . (Ref.: L08)")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21259", "209")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21259", " CARRETA RODADO DUPLO  . PARA TRANSPORTE DE EQUIPAMENTOS . Lote exposto em Astorga/ PR . (Ref.: L09)")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21263", "210")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21263", " COLHEITADEIRA/ PLATAFORMA DE CORTE . Marca:  SLC . Mod:  6200 . Ano:  1985 . COM PLATAFORMA DE CORTE FUNCIONANDO . Lote exposto em Astorga/ PR . (Ref.: L10)")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21258", "211")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21258", " PULVERIZADOR . Marca:  JACTO . Mod:  COLUMBIA CROSS . FUNCIONANDO. . Lote exposto em Astorga/ PR . (Ref.: L11)")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21256", "212")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21256", " TRATOR  . Marca:  JOHN DEREE . Mod:  MO 6.415 . Ano:  2008 . COM EQUIPAMENTO . Lote exposto em Astorga/ PR . (Ref.: L12)")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21266", "213")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21266", " GRADES DESMONTADAS . Lote exposto em Astorga/ PR . (Ref.: L13)")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21261", "214")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21261", " CABINE AUXILIAR . Lote exposto em Astorga/ PR . (Ref.: L14)")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21254", "215")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21254", " PLATAFORMA 8 LINHAS   . Marca:  CASE . Ano:  2005 . Lote exposto em Astorga/ PR . (Ref.: L15)")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>3.300,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21257", "216")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21257", " PLATAFORMA DE MILHO  . Marca:  MF . FALTANDO PEÇAS . Lote exposto em Astorga/ PR . (Ref.: L16)")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21253", "217")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21253", " SEMEADORA DE TRIGO 27 DISCOS . Marca:  SEMEATO . Mod:  SSM27  . COM KIT PARA SOJA . Lote exposto em Astorga/ PR . (Ref.: L17)")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21265", "218")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/21265", " GRADE ARADORA 20 DISCOS  . Lote exposto em Astorga/ PR . (Ref.: L18)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22415", "219")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/22415", "Aprox. 110 Aspersores setorial círculo cheio")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>