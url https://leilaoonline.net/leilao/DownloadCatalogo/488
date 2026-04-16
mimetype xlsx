--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,891 +269,783 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19128", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19128", "SUCATA -  GM KADETT IPANEMA; 1994/1995; BRANCA; GASOLINA; PL.: BFW-7839; CHASSI.: 9BGKA35GARC312758. SUCATA . SEM DOCUMENTOS. ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19131", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19131", " SUCATA - FIAT UNO ELETRONIC; 1994/1994; CINZA; GASOLINA; PL.: BFW-7841; CH.: 9BD146000R5151173; OBS.: SEM RODAS TRASEIRAS.  SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19130", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19130", "SUCATA -  FIAT UNO MILLE ELETRONIC 1.0; 1993/1994; BRANCA; GASOLINA; PL.: BFW-7850; CH.: 9BD1446000P5137411; OBS.: SEM MOTOR.  SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19133", "009")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19133", " SUCATA - VAN MB 180D; 1995/1996; BRANCA; DIESEL; PL.: CDZ-2102; CHASSI.: VSA631374S3205310; OBS.: SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19135", "011")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19135", " SUCATA - VW KOMBI; 2000/2001; BRANCA; GASOLINA; PL.: CPV-2054; CH.: 9BWGB07X11P008487; OBS.: SEM MOTOR.  SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19129", "012")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19129", " SUCATA - VW PARATI 1.8 AMB.; 2000/2001; BRANCA; GASOLINA; PL.: CPV-2057; CH.: 9BWDC05X41T011846; OBS.: SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19134", "013")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19134", "SUCATA -  VW KOMBI STANDARD 15 LUG.; 2001/2001; BRANCA; GASOLINA; PL.: DBA-0801; CH.: 9BWGB07X11P015472; OBS.: SEM MOTOR.  SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19137", "022")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19137", " SUCATA - GOL SPECIAL; 1999/2000; BRANCA; GASOLINA; PL.: CPV-2043; CH.: 9BWZZZ377YP015989; OBS.: SEM MOTOR.  SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19132", "025")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19132", "SUCATA -  VW KOMBI; 2000/2001; BRANCA; GASOLINA; PL.: CPV-2053; CH.: 9BWGB07XX1P008536; OBS.: SEM MOTOR.  SUCATA . SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19136", "027")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19136", " VW POLO CLASSIC 1.8 MI; 2000/2000; PRETA; GASOLINA; PL.: DCV-9847; CHASSI 8AWZZZ9EZ1A604821; COM DOCUMENTOS.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19138", "028")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19138", " GM VECTRA GLS 2.2 MPFI; 1999/1999; PRETA; GASOLINA; PL.: CPV-2050; CH.: 9BGJK19H0XB531318; OBS.: PNEUS: RUIM.  COM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19139", "035")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19139", " GOL SPECIAL; 2002/2003; BRANCA; GASOLINA; KM: 324200; PL.: DBA-0809; CH.: 9BWCA05Y43T000858; OBS.: PNEUS: REGULAR/MOTOR FUNCIONANDO. COM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19143", "036")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19143", " FIAT SIENA EL 16V; 1997/1998; PRETA; GASOLINA; KM: 41951; PL.: CEH-2830; CH.: 8AP178538V4024916; OBS.: PNEUS: REGULAR.  COM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19142", "037")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19142", " VW GOL CITY GIII; 2005/2005; BRANCA; FLEX; KM: 249491; PL.: DBA-0822; CH.: 9BWCA05X55T176909; OBS.: PNEUS: REGULAR.  COM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19141", "042")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19141", " GM VECTRA CD 2.2 16V; 2000/2001; PRETA; GASOLINA; KM: 95100; PL.: DDM-2493; CH.: 9BGJL19Y01B152959; OBS.: PNEUS: REGULAR/  PROBLEMAS MECÂNICOS. COM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19118", "043")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19118", " VW/PARATI 1.8 16V; 2006/2007, PRETA; ALCO/GASOL; PL.: DUJ-3280; CH.: 9BWDC05W07T025632; OBS.: PNEUS EM REGULAR ESTADO DE CONSERVAÇÃO. VEÍCULO COM PROBLEMAS MECÂNICOS. COM DIREITO A DOCUMENTAÇÃO.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19121", "044")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19121", " BAU REFRIGERADOR")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>3.600,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19120", "045")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19120", " I/M.BENZ 313 CDI SPRINTER; 2007/2007; PL.: DBA-0837; CH.: 8AC9036727A961779, BRANCA; DIESEL; SEM MOTOR E CÂMBIO; PNEUS EM REGULAR ESTADO DE CONSERVAÇÃO . COM DIREITO A DOCUMENTAÇÃO.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>14.750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19122", "046")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19122", " RETROESCAVADEIRA MODELO W 20")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>26.800,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19108", "047")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19108", " MÓVEIS DIVERSOS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19104", "048")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19104", " MÓVEIS DIVERSOS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19100", "049")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19100", " PEUGEOT/B RIBEIRAUTO AMB, 2007/2008; PL.: DBA-0832; CH: 936ZCPMNC82020217; BRANCA; DIESEL; OBS.: SEM MOTOR E SEM CÂMBIO. COM DIREITO A DOCUMENTAÇÃO.")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="A19" s="5" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19106", "051")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19106", " FORD FIESTA FLEX: 2009/2010; PL.: EEQ-7517; BRANCO; ALCOOL/GAS; CH: 9BFZF55A68009251; BRANCO; OBS.: FUNCIONANDO: PNEUS REGULARES. COM DIREITO A DOCUMENTAÇÃO.")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19116", "052")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19116", " FORD FIESTA FLEX: 2009/2010; PL.: EEQ-7518; BRANCO; ALCOOL/GAS; CHASSI: 9BFZF55A4A8009765. OBS.: FALTANDO RODA DIANTEIRA DO LADO ESQUERDO; PNEUS EM PÉSSIMO ESTADO DE CONSERVAÇÃO. COM DIREITO A DOCUMENTAÇÃO. MOTOR COM PROBLEMAS MECÂNICOS.")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19117", "053")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19117", " FORD FIESTA FLEX: 2009/2010; PL.:  EEQ-7481; BRANCO; ÁLCOOL/GAS; CHASSI:  9BFZF55AXA8008975. OBS.: FALTANDO RODA DIANTEIRA DO LADO ESQUERDO; PNEUS: EM PÉSSIMO ESTADO DE CONSERVAÇÃO. COM DIREITO A DOCUMENTAÇÃO. MOTOR FUNCIONANDO.")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="B19" s="4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="F20" s="4" t="inlineStr">
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>6.800,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...185 lines deleted...]
-      <c r="F26" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19112", "054")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19112", " VW/KOMBI; 2009/2010; PL.: DBS-4886, BRANCA, ÁLCOOL/GAS; CH.: 9BWMF07X7AP003043; BRANCO; OBS.: PNEUS EM REGULAR ESTADO DE CONSERVAÇÃO. SEM MOTOR E CÂMBIO. COM DIREITO A DOCUMENTAÇÃO.")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-[...318 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19115", "055")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/19115", " FORD TRANSIT; 2014/2015, PL.: FRJ-3054, BRANCA, DIESEL; CH.: WF0DXPTDFETC60509; OBS.: PNEUS EM REGULAR ESTADO DE CONSERVAÇÃO. COM MOTOR FUNDIDO E INCOMPLETO. COM DIREITO A DOCUMENTAÇÃO - MOTOR NOVO. ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>30.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>