--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,3899 +269,3415 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17194", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17194", " CONTAINER 20 PÉS TIPO ESCRITÓRIO COM 2 PORTAS E 2 JANELAS, COM BANHEIRO E LAVATÓRIO COM JANELA, MEDIDAS: 6,00 X 2,00 MTS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17195", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17195", " CONTAINER REFEITÓRIO 1,00 X 6,00 MTS COM 1 PORTA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17209", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17209", " 46 CAIXAS DE QUADRO ELÉTRICO,(qtd./med. APROXIMADA: 40CM X 30CM)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17197", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17197", " 60 metros  LINEARES (aprox.) DE DIVISÓRIAS, COMPOSTA POR SALAS COMERCIAIS, GUARDA VOLUMES E REFEITORIO (DESMONTADO)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17198", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17198", " 01 MISTURADOR DE TINTA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17199", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17199", " 526 KG (aprox.) DE PLACAS REFRATÁRIAS, MARCA SUPERCASTIBAR")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17205", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17205", " 02 CAIXAS DE VENTILAÇÃO CENTRÍFUGA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17316", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17316", "PONTE ROLANTE  VIGA DUPLA COM 16.00 DE VÃO 25 MT DE CAMINHO DE ROLAMENTO  TALHA PARA 7.500KG COMPLETA PAROU FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17215", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17215", " 1 SUPORTE PARA TALHA ELÉTRICA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17202", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17202", "1 SUPORTE PARA TALHA ELÉTRICA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17204", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17204", "1 SUPORTE PARA TALHA ELÉTRICA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17208", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17208", " 01 PAINEL (CAIXA) PARA PROJETO SISTEMA DE BOMBA DE REJEIÇÃO E CAPTAÇÃO DE ÁGUA MPI 410, MARCA FESTO (REF. LOCAL: 10)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17201", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17201", " 01 BOMBA SUBMERSA GRANDE PORTE (REF. LOCAL: 13)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17211", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17211", " 02 VIBRADORES PNEUMÁTICOS ANTI-EXPLOSÃO (REF. LOCAL: 14)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17206", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17206", " 01 EMBALADORA DE FITA, MARCA CYCLOP, TIPO SEMI, SÉRIE 0416813")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17212", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17212", " 14 LUMINÁRIAS DIVERSAS ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17214", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17214", " 08 VÁLVULAS GUILHOTINA DIVERSAS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17216", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17216", " 02 VÁLVULAS 8POL, MARCA SIGAFLUX")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17213", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17213", " 06 VÁLVULAS ATUADORAS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17210", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17210", " 01 VIRADOR DE TAMBOR")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17207", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17207", " 01 VÁLVULA BORBOLETA, BVT-2045, PRESSÃO MÁX. 50KGF-CM2 (REF. LOCAL: 22)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17203", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17203", " 250 KG (aprox.) DE CORRENTES")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17200", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17200", " CUICAS DE FREIO DE CAMINHÃO, PATINHOS DE FREIO E CAMPANAS DE FREIO (REF. LOCAL: 31)")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17217", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17217", " 11 TURBINAS (aprox.) DE MOTOR.OBSERVAÇÕES: APLICAÇÃO MOTOR MTU E CATERPILLAR (REF. LOCAL: 32)")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17218", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17218", " 02 BOMBAS D'ÁGUA SEM MOTOR")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17219", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17219", " 20 MOTORES-MOTOREDUTORES (aprox.) DIVERSOS (REF. LOCAL: 34)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17222", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17222", " 01 BOMBA D'ÁGUA PARA IRRIGAÇÃO COM MOTOR WEG 7,5CV")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17220", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17220", " 01 BOMBA DE GRAXA COM MOTOR (REF. LOCAL: 38)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17221", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17221", " 01 CONJUNTO DE DIFERÊNCIAL, MARCA EATON (REF. LOCAL: 39)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17223", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17223", " 02 ESPAÇADORES, MARCA METAL GUARD (REF. LOCAL: 45)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17228", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17228", " 01 COROA CHAVETADA 36 DENTES E 01 PIÃO 17 DENTES (REF. LOCAL: 46)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17230", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17230", " 02 EMBREAGENS DE ESCAVADEIRA BUCYRUS 195B (SEM USO) (REF. LOCAL: 47)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17226", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17226", " 02 QUADROS ELÉTRICOS COM COMPONENTES, ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17225", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17225", " 10 QUADROS ELÉTRICOS COM COMPONENTES, ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17224", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17224", " 05 QUADROS ELÉTRICOS COM COMPONENTES, ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17227", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17227", " 05 QUADROS ELÉTRICOS COM COMPONENTES, ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17229", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17229", " 30 MAGUEIRAS HIDRÁULICAS DIVERSAS (aprox.), ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17231", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17231", " DIVERSOS TIPOS DE LÂMPADAS E LUMINÁRIAS DIVERSAS")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17236", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17236", " MÁQUINA DE MEDIÇÃO POR COORDENADA MULTISENSOR, MODELO GLOBAL CLASSIC")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17237", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17237", " MEDIDOR DE UMIDADE, MARCA MS INSTRUMENTOS, MODELO APL 4000")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17233", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17233", " 01 BOMBA D´AGUA SUBMERSÍVEL, MARCA HIDROSUL")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17232", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17232", " 01 BOMBA D´AGUA SUBMERSÍVEL, MARCA HIDROSUL")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17235", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17235", " 01 BOMBA D´AGUA SUBMERSÍVEL, MARCA HIDROSUL")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17234", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17234", " 01 BOMBA D´AGUA SUBMERSÍVEL, MARCA HIDROSUL")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17238", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17238", " 04 BOMBAS D´AGUA SUBMERSÍVEIS DIVERSAS")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17239", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17239", " 02 PULMÕES DE AR, 01 TROCADOR DE CALOR")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17241", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17241", " 01 TROCADOR DE CALOR EM AÇO INOX, MARCA CHS COOLERS, ANO 2006, ÁREA DE TROCA 18,38M2")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17242", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17242", " 01 RESERVATÓRIO VERTICAL EM AÇO INOX, CAPACIDADE APROXIMADA 1000 LITROS")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17240", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17240", " 01 SOPRADOR-VENTILADOR DE ALTAPRESSÃO, VOL. 15M3-MIN, PRESSÃO 1000MM C.A - FORÇA 6.3CV, RPM 3450, TEMP. 40, COM MOTOR, MARCA AEROVENTO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17243", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17243", " 01 SOPRADOR-VENTILADOR DE ALTAPRESSÃO, VOL. 15M3-MIN, PRESSÃO 1000MM C.A - FORÇA 6.3CV, RPM 3450, TEMP. 40, COM MOTOR, MARCA AEROVENTO")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17246", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17246", " 01 TROCADOR DE CALOR, MARCA CHS, PVA 4 - 1000 - E, ÁREA DE TROCA 5,005M2, 01 TROCADOR DE CALOR, MARCA PYRO, ÁREA DE TROCA 3,0M2")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17247", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17247", " 01 VENTILADOR EXAUSTOR, VOL. 3,0M3-MIN, COM MOTOR, 01 ROSCA SEM FIM VERTICAL, MEDIDA APROX. 1METRO")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17244", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17244", " 01 CONJUNTO MOTO REDUTOR, COM MOTOR SIEMENS 38,5KW E UNIDADE HIDRÁULICA")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17245", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17245", " 01 COLETOR DE RESÍDUOS INDUSTRIAIS, CAPACIDADE APROX. 500 LITROS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17248", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17248", " 01 BOMA DE VÁCUO 10M3-MIN, MARCA OMEL")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17249", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17249", " 01 SOPRADOR-VENTILADOR DE ALTAPRESSÃO, VOL. 15M3-MIN, PRESSÃO 1000MM C.A - FORÇA 6.3CV, RPM 3450, TEMP. 40, COM MOTOR, MARCA AEROVENTO")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17255", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17255", " 01 CICLONE REGRANULADOR EM AÇO INOX, MEDIDA APROX. 1,20 MTS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17257", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17257", " 02 QUEIMADORES DE GÁS 400M3-HORA, POTÊNCIA TÉRMICA (KW) 372, TIPO DE GÁS: GLP, PRESSÃO GÁS 150, TENSÃO CV 3X440, FREQUÊNCIA 60HZ, 01 UNIDADE REFRIGERAÇÃO DO QUEIMADOR")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17265", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17265", " 01 PAINEL DE COMANDO PARA REBOBINADOR, MARCA ALTEC")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17268", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17268", " 2511 KG (aprox.) DE TUBOS AÇO CABONO 88,90 X 6,5MM X 6MTS")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17269", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17269", " 43 UNIDADES (aprox.) EVAPORADORAS, MARCA CARRIER ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17270", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17270", " 71 CANHÕES DE LUZ, 09 CAIXAS DE SOM (qtd. aprox.)")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17263", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17263", " 470 DISCOS DE CORTE E 06 PEDRAS DE ESMERIL (qtd. aprox.)")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17260", "064")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17260", " 720KG  DE FERREAMENTA DE ENGRENAGEM (qtd aprox.)")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17259", "065")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17259", " 06 AEREADOR EM AÇO INOX")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17264", "066")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17264", " 01 MOTOR DETROID EM V")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17266", "067")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17266", " 03 MOTORES DIVERSOS")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17258", "068")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17258", " 02 MOTORES DIVERSOS")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17261", "069")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17261", " 01 MOTOR MWM")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17252", "070")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17252", " 01 AUTOCLAVE, 01 CENTRIFUGA E 02 ESTUFAS")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17250", "071")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17250", " 06 BOMBAS DE ÁGUA")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17251", "072")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17251", " 14 BATEDEIRAS INDUSTRIAIS E 02 CILINDROS SOVADORES DE MASSA (qtd aprox.)")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17253", "073")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17253", " 06 CORTADORES DE FRIOS, 01 TRITURADOR DE FRIOS, 09 CAFEREIRAS E 08 BALANÇAS")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17256", "074")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17256", " 40 EQUIPAMENTOS DE MERGULHO (qtd aprox.)")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17262", "075")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17262", " 104 ARAMES DE SOLDA (qtd aprox.)")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17254", "076")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17254", " 01 MÁQUINA HIDRÁULICA, 01 MÁQUINA DE EMBALAGEM")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17267", "077")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17267", " 03 QUADROS ELÉTRICOS")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17272", "078")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17272", " 05 MÁQUINAS DE SOLDA ")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17273", "079")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17273", " 09 REDUTORES DE VELOCIDADE")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17274", "080")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17274", " 03 ASPIRADORES DE PÓ INDUSTRIAL, 02 GUILHOTINA, 01 PRENÇA")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17271", "081")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17271", " 01 MESAS DE SINUCA E 01 MESA DE CARTEADO")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17275", "082")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17275", " 06 BEBEDOUROS E 04 ESTEIRA INDUSTRIAL")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17276", "083")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17276", " 24 COMPRESSORES DIVERSOS")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17277", "084")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17277", " 23 BOMBAS DE ÁGUA (qtd. aprox.)")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17278", "085")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17278", " 02 PNEUS GOODYEAR")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17279", "086")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17279", " 01 TANQUE DE INOX ENCANIZADO")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17280", "087")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17280", " 03 FURADEIRAS E 03 PRENSAS")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17281", "088")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17281", " 03 CICLONE E CALDEIRA ELÉTRICA E 01 FILTRO DE MANGA")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17283", "089")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17283", " 03 UNIDADES HIDRÁULICAS ")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17282", "090")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17282", " 01 FILTRO PRENSA, 01 UNIDADE HIDRÁULICA PORTÁTIL E 01 ENGRAXADEIRA")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17285", "091")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17285", " 80 MEDIDOR DE VAZÃO (80 qtd. peso 940 kilos aprox.)")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17284", "092")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17284", " 23 REDUTORES DE VELOCIDADE (qtd. aprox.)")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17286", "093")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17286", " 29 MOTOBOMBAS DE ÁGUA ELÉTRICA (qtd. aprox.)")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17287", "094")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17287", " 21 MOTORES À GASOLINA (qtd. aprox.)")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17290", "095")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17290", " 06 UNIDADES HIDRÁULICA (qtd. aprox.)")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17292", "096")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17292", " 26 PEÇAS PARA TORNO MECÂNICO (qtd. aprox.)")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17291", "097")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17291", " 05 TORNOS MECÂNICO")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17293", "098")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17293", " 01 PLAINA")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17294", "099")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17294", " 06 COMPONENTES PARA FURADEIRAS DE BANCADA")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17295", "100")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17295", " 02 PNEUS 29.5-29")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17297", "101")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17297", " 02 PNEUS 16.00-25")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17296", "102")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17296", " 02 PNEUS 17.5-25")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17299", "103")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17299", " 04 BOMBAS DE LODO")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17298", "104")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17298", " 03 LAVADORAS DE PISO INDUSTRIAL, 01 ESXAUSTOR, 06 MOTORES A GASOLINA")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17300", "105")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17300", " 02 MOTORES DE AR CONDICIONADO, 03 UMIDIFICADORES, 01 CONDICIONADOR DE AR PORTÁTIL, 02 CLIMATIZADORES E 03 AR CONDICIONADO")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17301", "106")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17301", " 01 SECADORA DE ROUPAS, 01 MAQUINA DE LAVAR, 03 FREEZER, 01 GELADEIRA")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17288", "107")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17288", " 03 MOTORES A DIESEL")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17289", "108")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17289", " 03 PNEUS 17.5/25 DE MOTO SCRAP")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17302", "109")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17302", " 01 CONJUNTO DE SOLDA MIGUI")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17303", "110")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17303", " 22 VÁLVULAS DIVERSAS (qtd. aprox.)")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17304", "111")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17304", " 21 VÁLVULAS (qtd. aprox.)")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17310", "112")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17310", " 02 UNIDADES HIDRÁULICA")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17306", "113")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17306", " 02 UNIDADES HIDRÁULICA")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17305", "114")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17305", " 02 MOTORES")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17307", "115")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17307", " 02 MOTORES")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17309", "116")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17309", " 01 QUEBRADEIRA DE GELO, 01 FURADEIRA ELÉTRICA, 01 EMPACOTADORA Á VÁCUO, 02 PENÇAS MANUAL")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17308", "117")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17308", " 12 BOMBAS SUBMERSSAS (qtd. aprox.)")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17312", "118")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17312", " 01 DOBRADURA DE TUBO HIDRÁULICO")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17311", "119")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17311", " 06 MARTELETES PNEUMÁTICOS, 03 SOCADOR DE POSTE, 02 MACACO EXTENSOR HIDRÁULICO")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...36 lines deleted...]
-      <c r="C16" s="4" t="inlineStr">
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17313", "120")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17313", " 36 MOTOREDUTORES (qtd. aprox.)")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D16" s="4" t="inlineStr">
-[...464 lines deleted...]
-      <c r="A31" s="5" t="inlineStr">
+      <c r="D130" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B31" s="4" t="inlineStr">
-[...1486 lines deleted...]
-      <c r="E77" s="5" t="inlineStr">
+      <c r="E130" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F77" s="4" t="inlineStr">
-[...1694 lines deleted...]
-      </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17196", "121")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17196", "1 SUPORTE PARA TALHA ELÉTRICA")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>