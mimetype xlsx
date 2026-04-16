--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,1755 +269,1539 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17161", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17161", " AGLP-VOLVOG720-2018 - MOTONIVELADORA - VOLVO -  G720 - ANO: 2003 - SERIAL / CHASSI: 502030 -")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>31.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17145", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17145", " BRU-TE1304-2018 - TRATOR DE ESTEIRA - KOMATSU - D475A5 - ANO: 2007 - SERIAL / CHASSI: 1J87296 - ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>43.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17148", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17148", " SSG-012-2018 - RETROESCAVADEIRA 416D - CATERPILLAR - 416D - ANO: 2005 - SERIAL / CHASSI: B2D02048")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17157", "015")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17157", " SLS-EQ-003-2018 - RETROESCAVADEIRA - CAT - 416 E - ANO: 2011 - SERIAL / CHASSI: 0CBD07348")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>30.100,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17144", "016")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17144", " MARI-PM3602-2018 - CARREGADEIRA - CATERPILLAR - CAT 992G - ANO: 2005 - SERIAL / CHASSI: AZX00301")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17159", "020")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17159", " SLS-EQ-008-2018 - MOTOR SCANIA - SCANIA - DL 12 6 C ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17151", "021")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17151", " TIG-011-2018 - MOTOR CORRENTE CONTINUA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>3.050,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17149", "022")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17149", " TIG-012-2018 -  MOTOR CORRENTE CONTINUA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17158", "023")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17158", " TIG-013-2018 -  MOTOR CORRENTE CONTINUA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17150", "024")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17150", " TIG-014-2018 -  REDUTOR VELOCIDADE")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17154", "025")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17154", " TIG-015-2018 -  MOTOR CORRENTE ALTERNADA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17155", "026")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17155", " TIG-016-2018 -  TAMBOR ACIONAMENTO CE1 STACKER 48X78"")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17147", "027")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17147", " TIG-018-2018 -  MOTOR CORRENTE ALTERNADA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17152", "028")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17152", " TIG-020-2018 -  REDUTOR VELOCIDADE")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.100,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17326", "029")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17326", " OIA-024-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>7.800,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17327", "030")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17327", " OIA-025-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>9.550,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17330", "031")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17330", " OIA-026-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17328", "032")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17328", " OIA-027-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17337", "033")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17337", " OIA-028-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17332", "034")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17332", " TIG-010-2018 - 6 TAMBOR - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>15.100,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17156", "035")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17156", " SSG-016-2018 - 252 ITENS - COMPONENTES MECÂNICOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17153", "036")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17153", " SSG-009-2018 - TORRE DE ILUMINAÇÃO - INGERSOLL RAND - LINTSOURCE - ANO: 2008")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.350,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17146", "037")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17146", " GOV-019-2018 - 1 EIXO COMPONENTE")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17160", "038")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17160", " CKS-017-2018  - PONTE ROLANTE VILLARES - 7,5 T, DUPLA VIGA PR-134-04 - ANO: 1985 -")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>8.300,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17162", "039")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17162", " ITA-009-2018 - 6  ( CALDEIRAS) CALDEIRAO DE COZINHA INDUSTRIAL; MOD CCP-500")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17163", "040")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17163", " ITA-010-2018 - 3 AQUECEDOR ELETRICO HORIZONTAL; JMS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17164", "041")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17164", " ITA-011-2018 - 2  CORTADOR DE FRIOS AUTOMATICO; CF-101-AS; FILIZOLA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17165", "042")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17165", " TIG-021-2018 - 142 SAPATA DES.1.0084 FUNDIDA USIPE")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>13.450,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17168", "043")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17168", " TIG-019-2018 - 5 PÇS TAMBOR - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>5.750,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17169", "044")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17169", " OIA-020-2018 - 3 CONTAINERS: 12M DE ALTURA POR  2M DE LARGURA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>12.600,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17167", "045")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17167", " MARI-LM0144-2018 -  1 TORRE ILUMINAÇÃO - DOOSAN - INGERSOLL RAND - ANO: 2012 - ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17166", "046")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17166", " CPBS-002-2018 - 27 ITENS VÁVULAS, MANOMETRO E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17170", "047")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17170", " CD-695-2018 - 22 BOCAL 141E-26-00333-2 SUMIN")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17178", "049")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17178", " MCR-021-2018 -  1100 ITENS DE FIXAÇÃO - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17176", "050")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17176", " MCR-029-2018 - 7 ITENS BOMBA;PISTAO AXIAL;TAMROCK SENDO (5)= 4699803 E (2)= 4698377")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17175", "051")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17175", " MCR-031-2018 -  MCR-031-2018 - PLATAFORMA MINA SUBTERRÂNEA - CATERPILLAR - SCISSOR - ANO: 1992")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>13.050,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17177", "052")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17177", " MCR-035-2018 -  5 TORRES DE ILUMINAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17173", "053")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17173", " MCR-036-2018 -  200  PÇS DE MINERAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17171", "054")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17171", " MCR-038-2018 - 95  PÇS DE MINERAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17174", "055")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17174", " MCR-039-2018 - 115 PÇS DE MINERAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17186", "056")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17186", " MCR-040-2018 - 262  PÇS DE MINERAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17181", "057")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17181", " MCR-041-2018 -  190  PÇS DE MINERAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17184", "058")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17184", " MCR-042-2018 -  1800  PÇS DE MINERAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17182", "059")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17182", " MUT-025-2018 -  5 ITENS DIVERSOS - CAFETEIRAS/MASSEIRAS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17183", "060")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17183", " PIC-074-2018 - 3 ITENS MODULO - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17180", "061")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17180", " PIC-078-2018 - 9 ITENS COMPONENTES ELÉTRICOS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17179", "062")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17179", " PIC-079-2018 - 7 ITENS  SENDO 5 VALVULA; ACIONAMENTO:;PB8470 HAULPAK E 2 PAINEL TRASEIRO 140XBP01600 SCHNEIDER")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17185", "063")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17185", " SLB-011-2018 - 162 ITENS POLIAS, CORREIAS E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17329", "064")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17329", " MARI-002-2018 - 7  itens RESINA POLIMERICA BICOMPONENTE;")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17335", "065")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17335", " TIG-024-2018 -  9 ITENS - 4 REATOR LAMPADA VAPOR METALICO  E 5 ARMACAO PENEIRA MANUPENT CHAPA DOBRAD;CA")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17336", "066")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17336", " TIG-022-2018 - 4 ATUADOR ELETRO-HIDR P/FREIO INDUSTRIAL - EDN 201/06; EDN 201/6; EDB 200/6")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...1598 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17333", "067")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17333", " OIA-022-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>8.700,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17331", "068")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17331", " OIA-021-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>8.700,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17334", "069")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/17334", " OIA-023-2018 - CONTAINER DE TRASPORTE DE CALCINADO - DEMAG A")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>8.700,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>