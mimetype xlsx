--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -269,1599 +269,1403 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325238", "600")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325238", "[ VÍDEOS ] LINHA DE PRODUÇÃO COMPLETA -  (PRODUÇÃO DE BATENTE E GUARNIÇÃO DE PORTAS COM LINHA DE PINTURA) - ANO 2013")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>500.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325253", "745")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325253", "[ VÍDEO ][ LANCE POR UNIDADE ] -  LOTE COM APROX. 1.000  UNIDADES - FOLHAS DE PORTA  ( MEDIDAS  - 62cm x 210 / 60cm x 210) ( NO ESTADO )")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325254", "746")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325254", "[ VÍDEO ][ LANCE POR UNIDADE ] -  LOTE COM APROX. 1.000  UNIDADES - FOLHAS DE PORTA  ( MEDIDAS  - 62cm x 210 / 60cm x 210) ( NO ESTADO )")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325255", "747")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325255", "[ VÍDEO ][ LANCE POR UNIDADE ] -  LOTE COM APROX. 1.000  UNIDADES - FOLHAS DE PORTA  ( MEDIDAS  - 62cm x 210 / 60cm x 210) ( NO ESTADO )")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325236", "748")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325236", "[ VÍDEO ][ LANCE POR UNIDADE ] -  LOTE COM APROX. 1.000  UNIDADES - FOLHAS DE PORTA  ( MEDIDAS  - 62cm x 210 / 60cm x 210) ( NO ESTADO )")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325252", "749")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325252", "[ VÍDEO ][ LANCE POR UNIDADE ] -  LOTE COM APROX. 1.000  UNIDADES - FOLHAS DE PORTA  ( MEDIDAS  - 62cm x 210 / 60cm x 210) ( NO ESTADO )")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>65,00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325235", "750")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325235", "[ LANCES POR KG ] APROX. 10 TON. - RETALHO E CHAPA DE INOX 410 ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>3,50</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325260", "751")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325260", "10 UN. ROUPEIRO COM 06 PORTAS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325259", "752")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325259", "10 UN. ROUPEIRO COM 06 PORTAS")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325262", "753")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325262", "10 UN. ROUPEIRO COM 06 PORTAS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325261", "754")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325261", "10 UN. ROUPEIRO COM 06 PORTAS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325258", "755")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325258", "10 UN. ROUPEIRO COM 06 PORTAS")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325234", "800")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325234", "[ LANCES POR KG ] APROX. 10 TON. - RETALHO E CHAPA DE INOX 410 ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3,50</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325232", "850")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325232", "[ LANCES POR KG ] APROX. 10 TON. - RETALHO E CHAPA DE INOX 410 ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3,50</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325263", "851")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325263", "[ LANCES POR KG ] APROX. 3 TON. - TUBOS DE AÇO CARBONO 6,00mm - 100X100X1.500mm COMPRIMENTO ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2,50</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325237", "852")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325237", "EMPILHADEIRA KOMATSU 2,5 TON. - GLP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325239", "853")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325239", "APROX. 19 UN. CESTO GRANDE ( LARGURA 0,50 X ALTURA 0,80 X COMPRIMENTO 0,70 ) ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325240", "854")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325240", "[ VÍDEO ] EMPILHADEIRA  A BATERIA CAPACIDADE .1.800 KG")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325241", "855")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325241", "[ VÍDEO ] EMPILHADEIRA  A BATERIA CAPACIDADE .1.800 KG")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325243", "856")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325243", "50 UN.- TOCADOR DE BANHEIRO 60CM ( COMPLETO)")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325245", "857")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325245", "50 UN.- TOCADOR DE BANHEIRO 60CM ( COMPLETO)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325242", "858")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325242", "50 UN.- TOCADOR DE BANHEIRO 60CM ( COMPLETO)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325244", "859")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325244", "50 UN.- TOCADOR DE BANHEIRO 60CM ( COMPLETO)")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325247", "871")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325247", "50 UN. - GABINETES DE COZINHA 1,20 MTS. ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>9.300,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325249", "872")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325249", "50 UN. - GABINETES DE COZINHA 1,20 MTS. ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>9.300,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325246", "873")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325246", "50 UN. - GABINETES DE COZINHA 1,20 MTS. ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>9.300,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325250", "874")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325250", "50 UN. - GABINETES DE COZINHA 1,20 MTS. ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>9.300,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325248", "875")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325248", "50 UN. - GABINETES DE COZINHA 1,20 MTS. ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>9.300,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325251", "880")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325251", "37 UN. - CESTO METÁLICO ( 0,80 MTS. COMPRIMENTO X 0,53 MTS. LARGURA X 0,27 MTS.ALTURA )")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325256", "881")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325256", "04 UN. - BOMBAS DE ÁGUA ( NO ESTADO )")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>6.800,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325257", "882")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325257", "01 UN. - GERADOR A GASOLINA")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325229", "901")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325229", "[ LANCES POR KG ] APROX. 3.900 KG .TUBOS  - QUADRADO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>2,30</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325226", "905")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325226", "[ VÌDEO ] BRAÇO GIRATÓRIO PARA TALHA ALTURA 3,36 MTS (BRAÇO 4,07 MTS SÓ ESTRURURA) E 04 PÉ DIRETO DE 150 X150 MM E 3 METROS ALT.")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325223", "908")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325223", " 20 UN. CARRINHOS PARA MANUSEAR PEÇAS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325228", "909")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325228", "LOTE DE 04 FILTROS E FRANGES")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325230", "911")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325230", "07 UN.  - PIAS DE INOX - NO ESTADO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325231", "912")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325231", "10 UN. - PISTÃO DE ALUMÍNIO")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325233", "913")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325233", "FRESADORA CNC POLARES ROMI - COMANDO FANUC  - MAC 10")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325224", "1008")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325224", " 10 UN. GAVETEIROS DE AÇO COM RODIZIOS - 2 GAVETAS")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325216", "1009")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325216", " 10 UN. GAVETEIROS DE AÇO COM RODIZIOS - 2 GAVETAS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325215", "1010")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325215", " 10 UN. GAVETEIROS DE AÇO COM RODIZIOS - 2 GAVETAS")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325219", "1011")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325219", " 10 UN. GAVETEIROS DE AÇO COM RODIZIOS - 2 GAVETAS")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325221", "1012")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325221", " 10 UN. GAVETEIROS DE AÇO COM RODIZIOS - 2 GAVETAS")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325218", "1013")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325218", " 10 UN. GAVETEIROS DE AÇO COM RODIZIOS - 2 GAVETAS")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325222", "1023")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325222", "[ VÍDEO ] 05 UN. CESTO PARA ARMAZENAR CARVÃO E OUTROS - 1.800X1.200X1.000 MM")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325227", "1024")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325227", "[ VÍDEO ]  05 UN. CESTO PARA ARMAZENAR CARVÃO E OUTROS - 1.800X1.200X1.000 MM")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325217", "1025")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325217", "[ VÍDEO ] 05 UN. CESTO PARA ARMAZENAR CARVÃO E OUTROS - 1.800X1.200X1.000 MM")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325220", "1026")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325220", "[ VÍDEO ]  05 UN. CESTO PARA ARMAZENAR CARVÃO E OUTROS - 1.800X1.200X1.000 MM")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325225", "1027")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325225", "[ VÍDEO ]  05 UN. CESTO PARA ARMAZENAR CARVÃO E OUTROS - 1.800X1.200X1.000 MM")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>