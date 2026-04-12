--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -269,1188 +269,1044 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324341", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324341", " Lavadora de Plásticos")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324368", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324368", " Lavadora de Plásticos")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324363", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324363", " Ciclone industrial")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324351", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324351", " Lote com: 02 prensas.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>12.600,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324352", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324352", " Secadora industrial")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324364", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324364", " Moinho - 75cv 1200mm")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324354", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324354", " Lote com: 02 moinhos 500mm")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>21.400,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324373", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324373", " Moinho - 700mm")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324355", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324355", " Transformador 300kva")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>16.400,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324359", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324359", " Lote com: 02 secadoras")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324356", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324356", " Despolpadeira de frutas")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324365", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324365", " Lote com: 01 Aglutinador e 01 secadora")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324357", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324357", " Lote com: 01 aglutinador, 01 despolpadeira e 01 bomba hidráulica")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324347", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324347", " Lote com: 01 peneira vibratória, 01 lavador e 01 ventilador")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324362", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324362", " Briquetadeira ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324370", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324370", " Conjunto de oxigênio e acetileno")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324353", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324353", " Lote com: 06 peças em aço amarelas")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324348", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324348", " Lote com: 08 estruturas")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324369", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324369", " Lote com: 02 silos")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324345", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324345", " Lote com: Aproximadamente 1500Kg de peças para porta Pallets - Lances por KG")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1,20</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324360", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324360", " Lava louças de esterilização - desinfecção")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324372", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324372", " Máquina de afiar facas")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324358", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324358", " Cabeçote de máquina")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324344", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324344", " Silo - 2 metros")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324340", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324340", " Aglutinador - 100cv")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>12.200,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324349", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324349", " Lote com: 04 silos")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324367", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324367", " Balança Lucas - 1.000kg")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324350", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324350", " Serra Fita")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324342", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324342", " Moinho - 30cv")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>11.600,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324343", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324343", " Sucatas de moinhos - refrigeração - secador - pás - etc.")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324366", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324366", " Motor elétrico - 60cv")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324346", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324346", " [vídeo] Empilhadeira Nissan")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>22.600,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324371", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324371", " Injetora com painel ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>11.200,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324374", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324374", " Betoneira - Motor pouco uso")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324339", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324339", " Injetora de plásticos ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E45" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...181 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324361", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/324361", " Mesa de bilhar e pebolin")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...862 lines deleted...]
-          <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>