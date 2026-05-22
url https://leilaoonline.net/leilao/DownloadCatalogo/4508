--- v1 (2026-03-30)
+++ v2 (2026-05-22)
@@ -273,167 +273,167 @@
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325146", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325146", "CALANDRA DE 1.60M DE COMPRIMENTO; EIXOS DE 10 POLEGADAS; DOBRA CHAPA ATÉ 1/4")</f>
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325146", "CALANDRA DE 1.60M DE COMPRIMENTO; EIXOS DE 10 POLEGADAS; DOBRA CHAPA ATÉ 1 E 1/4")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325147", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325147", "BRITADOR CÔNICO MARCA FAÇO 120F C/ MOTOR ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325148", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/325148", "GUINCHO PARÁ 40 TON.; MARCA VILLARES - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/326458", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/326458", "GUINCHO DE ELEVAÇÃO PARA ELÉTRICA DE ALTA TENSÃO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/326997", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/326997", "GERADOR DE ENERGIA GÁS NATURAL DE 110KVA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>