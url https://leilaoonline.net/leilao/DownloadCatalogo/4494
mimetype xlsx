--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -269,3327 +269,2915 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322826", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322826", " MOTOR DE TRAÇÃO CAT 345C /349")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322869", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322869", " MOTOR DE TRAÇÃO CAT 345 / 349")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322858", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322858", " MOTOR DE TRAÇÃO CAT 345C")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322827", "020")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322827", " CABINE LIUGONG (VAZIA)")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322828", "021")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322828", " CABINE LIEBHEER (VAZIA)")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322870", "022")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322870", " CABINE DOOSAN (VAZIA)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322829", "023")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322829", " CABINE DOOSAN (VAZIA)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322830", "024")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322830", " CABINE CAT (VAZIA)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322871", "025")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322871", " CABINE CAT 966H (VAZIA )")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322872", "026")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322872", " CABINE CAT 950H (VAZIA )")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322873", "027")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322873", " CABINE CAT 950H ( VAZIA )")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322831", "028")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322831", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322832", "029")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322832", " CABINE LIEBHEER ( VAZIA )")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322833", "030")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322833", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322874", "031")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322874", " CABINE LIEBHEER ( VAZIA )")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322875", "032")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322875", " CABINE CAT 950H ( VAZIA )")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322834", "033")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322834", " CABINE CAT ( VAZIA )")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322835", "034")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322835", " CABINE CAT 140M ( VAZIA )")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322876", "035")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322876", " CABINE JCB 330 ( VAZIA )")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322877", "036")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322877", " CABINE DOOSAN ( VAZIA )")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322878", "037")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322878", " CABINE CAT 950H (VAZIA )")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322879", "038")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322879", " CABINE CAT 938H ( VAZIA )")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322880", "039")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322880", " CABINE CAT 321 DL (VAZIA )")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322836", "040")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322836", " CABINE CAT 960F ( VAZIA )")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322881", "041")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322881", " CABINE CAT 962G ( VAZIA )")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322837", "042")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322837", " CABINE CAT ( VAZIA )")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322839", "043")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322839", " CABINE CAT 950F ( VAZIA )")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322838", "044")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322838", " CABINE KOMATSU W.A380 ( VAZIA )")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322840", "046")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322840", " CABINE CAT W130 (VAZIA )")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322841", "047")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322841", " CABINE DOOSAN ( VAZIA )")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322895", "048")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322895", " CABINE CAT 966 R (VAZIA)")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322882", "049")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322882", " CABINE CAT 135H ( VAZIA )")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322842", "050")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322842", " CABINE LIEBHER ( VAZIA )")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322843", "051")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322843", " CABINE LIEBEER (VAZIA )")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322802", "052")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322802", " MOTOR DE GIRO KOMATSU PC400")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322856", "053")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322856", " MOTOR DE GIRO CAT 345C")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322808", "054")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322808", " MOTOR DE GIRO CAT")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322801", "055")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322801", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322857", "056")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322857", " MOTOR DE GIRO JCB 330")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322819", "057")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322819", " MOTOR DE GIRO KOMATSU PC600")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322864", "058")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322864", " MOTOR DE GIRO CAT 320 DL")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322862", "059")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322862", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322817", "060")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322817", " MOTOR DE GIRO CAT")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322798", "061")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322798", " TRANSMISSÃO CAT D8N")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322807", "063")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322807", " TRANSMISSÃO CAT D4E")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322893", "064")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322893", " TRANSMISSÃO CAT 621B")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322796", "065")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322796", " TRANSMISSÃO CAT D7E")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322818", "065")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322818", " TRANSMISSÃO CAT D7E")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322806", "066")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322806", " TRANSMISSÃO CAT D8H")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322797", "069")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322797", " TRANSMISSÃO CAT 950G")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322855", "070")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322855", " TRANSMISSÃO CAT D8K")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322854", "071")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322854", " TRANSMISSÃO CLARK")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322853", "072")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322853", " TRANSMISSÃO CLARK")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322861", "073")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322861", " TRANSMISSÃO ZF")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322811", "075")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322811", " RODA GUIA LIEBHEER")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322810", "079")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322810", " RODA GUIA CAT D9H")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322800", "080")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322800", " RODA CAT CAT D8K")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322809", "082")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322809", " RODA GUIA HYUNDAY")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322812", "086")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322812", " RODA GUIA KOMATSU PC 150")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322799", "088")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322799", " RODA GUIA CAT D8N")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322803", "101")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322803", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322813", "102")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322813", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322860", "105")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322860", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322859", "106")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322859", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322815", "110")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322815", " RADIADOR DOOSAN DL-250")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322863", "111")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322863", " RADIADOR CAT D9H")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322816", "112")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322816", " RADIADOR CAT 320B")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322894", "113")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322894", " RADIADOR CAT 621R")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322890", "114")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322890", " RADIADOR CAT 950H")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322814", "115")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322814", " RADIADOR VOLVO G940")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322805", "116")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322805", " RADIADOR KOMATSU PC200")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322804", "117")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322804", " RADIADOR VOGELE 50")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322820", "118")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322820", " RADIADOR VOLVO G940")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322821", "121")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322821", " TROCADOR DE CALOR TEMA TERRA")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322825", "122")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322825", " TROCADOR DE CALOR TEMA TERRA")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322884", "126")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322884", " CABINE JCB 3.C (VAZIA)")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322883", "127")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322883", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322885", "128")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322885", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322844", "129")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322844", " CABINE CAT (VAZIA)")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322886", "130")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322886", " CABINE CAT 950G (VAZIA)")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322887", "131")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322887", " CABINE CASE 721 C (VAZIA)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322845", "132")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322845", " CABINE KOMATSU PC 600 (VAZIA)")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322888", "136")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322888", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322889", "137")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322889", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322847", "140")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322847", " PISTÃO CAT D6-T")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322852", "141")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322852", " PISTÃO CAT 966H LEVANTE")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322846", "143")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322846", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322848", "145")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322848", " PISTÃO CAT 966H")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322851", "146")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322851", " PISTÃO CAT966H")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322849", "148")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322849", " PISTÃO CAT COM H 330C")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322850", "149")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322850", " PISTÃO CAT 966H")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322865", "150")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322865", " CONCHA CAT 416 D")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322866", "151")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322866", " CONCHA JCB 3C")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322822", "152")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322822", " TANQUE HIDRAULICO CAT 924G")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322823", "153")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322823", " TANQUE HIDRAULICO CAT 336D")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322824", "154")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322824", " TANQUE HIDRAULICO CAT D6R")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322868", "155")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322868", "CONCHA DOOSAN  DL 250")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322867", "156")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322867", " CONCHA DOOSAN")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322898", "157")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322898", " CONCHA DOOSAN")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322897", "158")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322897", " PLATAFORMA D4E")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322896", "159")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322896", " CAPOTA CAT")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322899", "387")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322899", " CABINE CAT D6T (VAZIA)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322900", "388")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322900", " CABINE JCB JS 330 (VAZIA)")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>