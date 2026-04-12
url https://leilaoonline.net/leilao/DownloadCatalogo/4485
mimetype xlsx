--- v1 (2026-03-21)
+++ v2 (2026-04-12)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322512", "500")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322512", " TRATOR MASSEY FERGUSSON MOD. MF 680 ANO 2001 - NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322505", "501")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322505", " M.BENZ/L1620 ANO 1997/1997 - COR VERMELHA-DIESEL - NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>116.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322514", "502")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322514", " PLANTADEIRA MASSEY FERGUSON MOD. 510M45 ANO 2015 - NO ESTADO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>32.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322509", "503")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322509", " PLANTADEIRA KUHN MOD. PDM PG 1000 ANO 2010 - NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322515", "504")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322515", " PULVERIZADOR DE ARRASTO JACTO MOD. 2000 ANO 2001")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322507", "505")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322507", " DISTRIBUIDOR NOGUEIRA ANO 2000 - 1.500 KG CAPACIDADE")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322510", "506")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322510", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322508", "507")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322508", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322513", "508")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322513", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322506", "509")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322506", " 02 UN. - PNEU COM RODA ORIGINAL JOHN DEERE")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322511", "510")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/322511", " GRADE ARRADO 20 DISCOS 32 POLEGADAS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>