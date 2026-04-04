--- v1 (2026-03-06)
+++ v2 (2026-04-04)
@@ -269,393 +269,349 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321762", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321762", " FROTA:  1001101 JACTO UNIPORT 3000 ANO:  2013 HORIM. 27623 NO ESTADO. ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321761", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321761", " FROTA:  1017001 Onibus ANO:  2007 ODOM.  765365 NO ESTADO. ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321759", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321759", " FROTA:  2011068 EMPILHADORA HDF70-7S HYUNDAI ANO:  2010 HORIM. 18,612 NO ESTADO. ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>39.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321758", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321758", " FROTA:  3001113 JACTO UNIPORT 3000 ANO:  2016 HORIM. 23,148 NO ESTADO. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>62.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321764", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321764", " FROTA:  3013186 PLANTADORA DE CANA DMB PCP6000 ANO:  2012 NO ESTADO. ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321760", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321760", " FROTA:  2001102 JACTO UNIPORT 3000 ANO:  2013 HORIM. 24463 NO ESTADO. ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321763", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321763", " FROTA:  2001104 JACTO UNIPORT 3000 ANO:  2014 HORIM. 23520 NO ESTADO. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...15 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321767", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321767", " FROTA:  3011042 EMPILHADEIRA YALE 155GTP ANO:  2004 HORIM. 18255 NO ESTADO. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>52.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321766", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321766", " FROTA:  2001140 TRATOR NEW HOLLAND T7 ANO:  2017 HORIM. 25700 NO ESTADO. ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321765", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321765", " FROTA:  2001143 TRATOR NEW HOLLAND T7 ANO:  2017 HORIM. 23880 NO ESTADO. ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...68 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321768", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321768", " FROTA:  2001149 TRATOR NEW HOLLAND T7 ANO:  2019 HORIM. 19900 NO ESTADO. ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...142 lines deleted...]
-      <c r="E19" s="5" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
-        </is>
-[...62 lines deleted...]
-          <t>110.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 