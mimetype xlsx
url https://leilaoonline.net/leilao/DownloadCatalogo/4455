--- v1 (2026-03-06)
+++ v2 (2026-04-04)
@@ -269,297 +269,265 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321755", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321755", " VW SAVEIRO 1.6  ROUBUST FROTA:  11189 ANO/MOD.:  2011 PLACA:  FINAL: 97 . NO ESTADO. ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>26</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>12.500,00</t>
+          <t>24.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321753", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321753", " FIAT FIORINO 1.4 FROTA:  11379 ANO/MOD.:  2021 PLACA: FINAL: 90 NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>26.000,00</t>
+          <t>42.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321752", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321752", " CHEVROLET S10 LSD FROTA:  11388 ANO/MOD.:  2017 - DIESEL. PLACA FINAL: 42 NO ESTADO.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>56.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321750", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321750", " GOL 1.6 G6 FROTA:  11212 ANO/MOD.:  2012 PLACA FINAL: 54 .OBS MOTOR BAIXANDO ÓLEO. NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>12.500,00</t>
+          <t>17.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321754", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321754", " CARREGADEIRA CANA VALTRA BM 100 4X4 MODELO 2 FROTA:  14605 ANO/MOD.:  2014 . NO ESTADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>121</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>185.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321751", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321751", " CAVALO MECÂNICO VOLVO FH 13520 6X4 V7 FROTA:  13532 ANO/MOD.:  2007 PLACA: FINAL: 41 NO ESTADO. ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>36</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>65.000,00</t>
+          <t>147.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321756", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321756", " CAMINHÃO TANQUE VOLVO NH 12460 V2 FROTA:  13528 ANO/MOD.:  2006 PLACA: FINAL: 64 NO ESTADO. ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>65.000,00</t>
+          <t>130.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321757", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/321757", " CAMINHÃO OFICINA VW 17280 V2 FROTA:  12016 ANO/MOD.:  2012 PLACA FINAL: 65 . OBS PROBLEMA NO CÂMBIO. NO ESTADO ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B18" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>110.000,00</t>
+          <t>135.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 