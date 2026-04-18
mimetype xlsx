--- v1 (2026-02-21)
+++ v2 (2026-04-18)
@@ -269,1147 +269,1007 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318529", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318529", " FONTE INVERSORA TIG - NO ESTADO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318540", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318540", " VÁLVULA DE TUBULAÇÃO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318535", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318535", " POLICORTE FANKORTE 2 CV Descrição(Potência do motor: 2C 4 polos /110/220 Monofásico ou 220/380v trifásico (conforme o motor) /Serra de corte: 300 x 2,5 x 19mm /Tipo da correia: A-33")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318537", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318537", " MÁQUINA ELÉTRICA DE SOLDA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318532", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318532", " MÁQUINA DE POLIR")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318530", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318530", " COMPRESSOR DE AR – AIR PLUS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318531", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318531", " Máquina Solda")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318533", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318533", " 01 UN. CILINDRO OXIGÊNIO – 1M³ E 01 UN. • CILINDRO ACETILENO – 1KG (USADO E ABASTECIDO)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.075,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318534", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318534", " 01 UN.  MÁQUINA DE SOLDA TIG")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318536", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318536", " SERRA FITA MODELO FM 200")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318539", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318539", " 04 UN. PRATELEIRAS:")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318544", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318544", " Triturador forragens trap 70")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318541", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318541", " Trocador de calor a placas - MOD.EU40 : 50 placas. ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318538", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318538", " Trocador de calor a placas - 170 Placas. ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318543", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318543", " Trocador de calor a placas - MOD. GPP097 - 36 Placas. COM VEDAÇÕES")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...308 lines deleted...]
-      <c r="E21" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318542", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318542", " Trocador de calor a placas - MOD. HMBL - 58 Placas. ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318547", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318547", " Trocador de calor a placas - 73 Placas. ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318549", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318549", " Trocador de calor a placas - MOD. P22- 68 Placas. ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318548", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318548", " Trocador de calor a placas - MOD. VT40 ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318552", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318552", " Trocador de calor a placas - MOD.SR37 - 44 PLACAS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318551", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318551", " Trocador de calor a placas - MOD.R86 - 90 PLACAS - Observação: Placas com soldas já recuperadas ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318546", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318546", " Trocador de calor a placas - MOD.A15B- 85 PLACAS - Observação: Placas com soldas já recuperadas ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318559", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318559", " Trocador de calor a placas - MOD. Estrutura EU 18 - SEM PLACAS ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318554", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318554", " Trocador de calor a placas - MOD.HDL 12 PLACAS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
+      <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...20 lines deleted...]
-      <c r="E22" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318556", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318556", " Trocador de calor a placas - MOD.HDL ESTRUTURA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F22" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318550", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318550", " Trocador de calor a placas - MOD. EU 82 - 59 PLACAS ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318545", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318545", " Trocador de calor a placas - MOD.STORQ - 26 PLACAS ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318555", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318555", " Trocador de calor a placas - MOD.HDL ESTRUTURA")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318560", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318560", " Trocador de calor a placas - MOD.PBBB INOX - 19 PLACAS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318558", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318558", " Trocador de calor a placas - MOD.P31 - 25 PLACAS")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318557", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318557", " Trocador de calor a placas - MOD.SR37 - 33 PLACAS")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E24" s="5" t="inlineStr">
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318561", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318561", " Trocador de calor a placas - MOD.LR9GL5 - 12 E 22 PLACAS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318553", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318553", " 01 UN. CENTRIFUGA - MOD. X10")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
-      <c r="F24" s="4" t="inlineStr">
-[...31 lines deleted...]
-      <c r="F25" s="4" t="inlineStr">
+      <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-[...574 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/319443", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/319443", "PRENSA VULCANIZAÇÃO HIDRÁULICA 300 TON - ANO 2013")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>380.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/320059", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/320059", "01 UN. PORTÃO - LARGURA 4,52 METROS X ALTURA 1,82 METROS - NO ESTADO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>