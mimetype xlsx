--- v1 (2026-02-21)
+++ v2 (2026-05-02)
@@ -269,955 +269,839 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317831", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317831", " INJETORA SA 200")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317839", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317839", " INJETORA MA 2500 E")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317823", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317823", " INJETORA HTF 120")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317829", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317829", " INJETORA HTF 58")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317819", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317819", " INJETORA HTF 300")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317835", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317835", " INJETORA HTF 120W")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317845", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317845", " QUADRO DE FORÇA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317836", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317836", " QUADRO DE FORÇA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317847", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317847", " QUADRO DE FORÇA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317843", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317843", " IMPRESSORA XEROX MOD. EC 70 - ANO 2022")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317844", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317844", " 05 UN. CADEIRAS DIVERSAS")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317828", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317828", " 05 UN. CADEIRAS DIVERSAS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317841", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317841", " APARELHO LASER LIGHTSHEER ET ( FUNCIONANDO / CALIBRADO- NO ESTADO )")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317837", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317837", " APARELHO LASER ESTÉTICO MILESMAM ANO 2022( FUNCIONANDO NO ESTADO )")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317820", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317820", "[ VÍDEO ] APARELHO DE CRIOLIPOLISE ESTÉTICO IFROST")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317842", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317842", "[ VÍDEO ]  APARELHO DE LIPOCAVITAÇÃO LIPOCAVITY MOD. 2200")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...174 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
-[...122 lines deleted...]
-      <c r="E21" s="5" t="inlineStr">
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317832", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317832", "[ VÍDEO ] APARELHO ANALISADOR HEMATOLOGICO POCKIT")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317840", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317840", " APARELHO CRIOLIPOLISE COOLSCULPTING ( FUNCIONANDO/NO ESTADO ) COM 3 PONTEIRAS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317825", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317825", "[ VÍDEO ]  APARELHO ESTÉTICA NARNIAH")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317821", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317821", "[ VÍDEO ] APARELHO ANALISADOR DE COMPOSIÇÃO DIGITAL SKIN UP")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317838", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317838", "[ VÍDEO ] ACESSÓRIO MEDIT  -  série  BG2407100643")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317824", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317824", " APARELHO ANALISADOR POCKIT")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317834", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317834", " MONITOR MULTIPARÂMETRO VETERINÁRIO MOD. CMS 8000 VET")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317846", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317846", " ESTEIRA KIKOS MOD. KX 3500 PRO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317830", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317830", " 05 UN. CADEIRAS DIVERSAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E22" s="5" t="inlineStr">
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317822", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317822", " 05 UN. CADEIRAS DIVERSAS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F22" s="4" t="inlineStr">
-[...446 lines deleted...]
-      </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317826", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317826", " 01 PLATAFORMA DE TRABALHO - 4 PESSOAS")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317833", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317833", " 01 PLATAFORMA DE TRABALHO - 6 PESSOAS")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317827", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317827", " PROCESSADOR DE LAMINAS KOLPLAST CELL PRESERV")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>