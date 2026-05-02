--- v1 (2026-02-21)
+++ v2 (2026-05-02)
@@ -269,251 +269,223 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317331", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317331", "ESCAVADEIRA MARCA CATERPILLAR; MODELO 230D2L; COR AMARELA - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>152.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317332", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317332", "veja o vídeo!! ESCAVADEIRA MARCA CATERPILLAR; MODELO 320D; COR AMARELA - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317333", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317333", "veja o vídeo!! ESCAVADEIRA MARCA KOMATSU; MODELO PC 200; COR AMARELA - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317334", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317334", "veja o vídeo!! PÁ CARREGADEIRA MARCA MICHIGAN; MODELO 55C; ANO 1987; COR AMARELA - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317335", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317335", "veja o vídeo!! CAMINHÃO BASCULANTE M.BENZ/L 1620; ANO 2005/2006; COR BRANCA; COMB. DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>177.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317336", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/317336", "CHEVROLET/MONTANA LS; ANO 2014/2015; COR BRANCA; COMB. ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318563", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/318563", "VW/VIRTUS HL AD; ANO 2018/2019; COR PRETA; COMB. ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>35.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>