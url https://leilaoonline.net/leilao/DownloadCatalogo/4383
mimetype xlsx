--- v1 (2026-02-21)
+++ v2 (2026-04-12)
@@ -269,1115 +269,979 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316139", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316139", " 04 PÇS. ARMÁRIO GUARDA VOLUMES")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316138", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316138", " 04 PÇS. ARMÁRIO GUARDA VOLUMES")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316145", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316145", " 04 PÇS. ARMÁRIO GUARDA VOLUMES")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316148", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316148", " 03 PÇS ARMÁRIO DE CHÃO - MARCA RICCO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316140", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316140", " 05 PÇS. GAVETEIRO ROLANTE MARCA RICCO 03 GAVETAS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316142", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316142", " 01 PÇ MAPOTECA PANDIN 05 GAVETAS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316151", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316151", " 01 PÇ MAPOTECA PANDIN 10 GAVETAS")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316141", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316141", " 05 PÇS MESA APARADOR P/ LOJA GRANDE")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316143", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316143", " 04 PÇS. MESA APARADOR P/ LOJA PEQUENA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316144", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316144", " 02 PÇS. ARMÁRIO EM MADEIRA DE CHÃO BOTICÁRIO 04 PORTAS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316152", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316152", " 02 PÇS. SELADORA CONJUGADA DELTA PACK DELTA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316153", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316153", " 45 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316147", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316147", " 106 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316146", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316146", " 120 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316150", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316150", " 23 PÇS. PRATELEIRA DE MADEIRA REVESTIDA - MDF")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316155", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316155", " 1.000 PÇS. SUPORTE DE MADEIRA PARA TRANSPORTE - MDF")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316149", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316149", " 01 PÇS. CONTROLADOR DE MOTOR Ab - AB QUALITY")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316154", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316154", " 01 PÇ.. TRAFO AUTO TRANSFORMADOR 45kva Trifásico")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316162", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316162", " 15 PÇS. APARELHO TELEFÔNICO INTELBRÁS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316157", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316157", " 15 PÇS. APARELHO TELEFÔNICO INTELBRÁS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316159", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316159", " 10 PÇS. SERPENTINA EVAPORADORA YORK (P)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316156", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316156", " 22 PÇS. ELETROVENTILADOR EVAPORADORA YORK")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316164", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316164", " 06 PÇS. CARRINHO INDUSTRIAL TAM. P - C/ RODÍZIO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316163", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316163", " 01 PÇS. CARRINHO INDUSTRIAL TAM. G - C/ RODÍZIO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...351 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316160", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316160", " 10 PÇS. JOHNSON CONTROLS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E24" s="5" t="inlineStr">
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316158", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316158", " 01 PÇ. MÁQUINA DE SOLDA BGA REATRABALHO IRPL550A - ERSA")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316161", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316161", " 10 PÇS. BOMBA DRENO CASSETE YORK TAM. P")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316165", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316165", " 12 PÇS. BOMBA DRENO CASSETE YORK TAM. G")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316169", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316169", " 22 PÇS. SENSOR TERMOSTATO CASSETE YORK")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316166", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316166", " 12 PÇS. SERPENTINA EVAPORADORA YORK (G)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F24" s="4" t="inlineStr">
-[...346 lines deleted...]
-      <c r="E35" s="5" t="inlineStr">
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316167", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316167", " 10 PÇS. JOHNSON CONTROLS")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F35" s="4" t="inlineStr">
-[...154 lines deleted...]
-      <c r="E40" s="5" t="inlineStr">
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316168", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316168", " 10 PÇS. JOHNSON CONTROLS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F40" s="4" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316170", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316170", " 22 PÇS. PLACA ELETRONICA CASSETE YORK")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316172", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/316172", "01 un. Chiller York 250 trs. Condensação a Ar 380v Partida em rampa./ Gás  R134 A/ Modelo : YCIV0207PA40BABBX / Fabricação  Set/2010")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>225.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>