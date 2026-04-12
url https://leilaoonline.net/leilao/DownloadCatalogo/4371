--- v1 (2026-02-21)
+++ v2 (2026-04-12)
@@ -269,1243 +269,1091 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315387", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315387", "veja o vídeo!! GERADOR WEG 450KVA 220V OU 380 C/ MOTOR SCANIA 550CV DC-12; ANO 2009 - FUNCIONANDO - MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315350", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315350", "LOTE C/ 7 PNEUS DE TRATOR 750-67")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315351", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315351", "ÁREA DE VIVÊNCIA (FABRICAÇÃO PRÓPRIA)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315352", "006")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315352", "LOTE C/ APROX. 58 PEÇAS DIVERSAS E ACESSÓRIOS PARA CAMINHÕES")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.950,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315353", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315353", "LOTE C/ APROX. 96 PEÇAS DIVERSAS PARA TRATORES E COLHEDORAS DE CANA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315354", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315354", "LOTE C/ APROX. 800KG DE TUBO INÓX 310 DIVERSAS POLEGADAS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315355", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315355", "LOTE C/ 8 MOTORES ELÉTRICOS DIVERSOS KVA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315356", "010")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315356", "CONTAINER C/ ARMÁRIOS INTERNOS - 12 METROS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315357", "015")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315357", "DISTRIBUIDOR DE CALCÁRIO DE COMANDO HIDRÁULICOS")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>6.350,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315369", "016")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315369", "PLANTADEIRA JOHN DEERE; MODELO 1109; ANO 2012 - MAIS INFORMAÇÕES CONSTAM NO DOC. DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>36.250,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315358", "018")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315358", "veja o vídeo!! PULVERIZADOR ADVANCE JACTOR 2.000 LITROS; ANO 2008 - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>21.900,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315359", "020")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315359", "LOTE C/ 5 PISTÕES HIDRÁULICOS DE VÁRIOS TAMANHOS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315360", "021")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315360", "LOTE C/ 2 CONJUNTOS DE CONDENSADORA E BOT. DE CÂMERAS FRIAS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315361", "022")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315361", "LOTE C/ 5 EIXOS COM PNEUS E RODAS DE DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315362", "023")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315362", "LOTE C/ 5 EIXOS COM PNEUS E SEM PNEUS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315363", "025")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315363", "LOTE C/ 4 AR CONDICIONADOS C/ EVAPORADORA E CONDENSADORA (DE 45 A 60 MIL BTU)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>3.150,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315364", "027")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315364", "LOTE C/ 03 ARMÁRIOS PARA OFICINAS DE DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315365", "028")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315365", "veja o vídeo!! TRATOR VALMET 68; ANO 88 - FUNCIONANDO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>31.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315366", "029")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315366", "CHASSI GRADE C/ LINHAS DE DISCOS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.050,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315367", "030")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315367", "CAIXA D'ÁGUA DE 10.000 LITROS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315368", "031")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315368", "LOTE C/ 11 ITENS: MESAS, SUPORT., CAIXA DE FERRO, BANCADAS, PRATELEIRAS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315370", "033")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315370", "PRENSA HIDRÁULICA - FALTANDO PARTES")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...15 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315371", "034")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315371", "LOTE C/ 6 CONCERTINAS DE DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315372", "036")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315372", "PARTES E UMA RETRO ESCAVADEIRA PARA CAMINHÃO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315373", "037")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315373", "BOMBA DE PISTÃO AXIAL HIDRÁULICA JOHN DEERE (COLHEDEIRAS LINHA S660 E S670) - CÓDIGO AXE32024")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315374", "038")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315374", "LOTE C/ APROX. 44 ITENS DIVERSOS DE PARTES ELÉTRICAS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315375", "039")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315375", "LOTE C/ APROX. 13 ITENS ENTRE CONTROLADOR DE ABASTECIMENTO E OUTROS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315376", "040")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315376", "RODA DE TRATOR JOHN DEERE 18X42")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315377", "041")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315377", "CAIXA ORIGINAL DE SEMENTE PLANTADEIRA JOHN DEERE 1109")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315378", "042")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315378", "TANQUE DE 3.000 LITROS")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315379", "043")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315379", "LOTE C/ APROX. 54 ITENS DIVERSOS: AMORTECEDORES, PISTÕES, SUPORTE DE AMORTECEDORES")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315380", "045")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315380", "LOTE C/ APROX. 149 ITENS DIVERSOS ENTRE: ROLAMENTOS, PINOS, COXINS, EMBUCHAMENTOS, CATRACAS DE FREIOS, DISCO DE EMBREAGEM ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315381", "046")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315381", "LOTE C/ 11 CORREIAS E 6 ACABAMENTOS DE BORRACHA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315382", "050")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315382", "LOTE C/ APROX. 40 FILTROS DIVERSOS MARCAS E MODELOS")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315383", "055")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315383", "LOTE C/ 5 RODAS C/  PNEUS DE DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...143 lines deleted...]
-      <c r="D18" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315384", "056")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315384", "LOTE C/ 10 PNEUS DIVERSOS MEIA VIDA")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315385", "057")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315385", "LOTE C/ APROX. 2500KG DE BOLACHA DE FERRO DE DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...926 lines deleted...]
-      </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315386", "058")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/315386", "GRADE DE 16 DISCOS - DESMONTADA")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>3.450,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>