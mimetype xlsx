--- v2 (2026-02-21)
+++ v3 (2026-04-12)
@@ -269,2299 +269,2015 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314877", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314877", " TANQUE FERRO CAP. 20.000L")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314940", "004")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314940", " Misturador ração Nogueira redondo capacidade 1.000 kg")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314904", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314904", " cultivador/escarificador/rastelo mecanico 40 hastes/molas")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314937", "007")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314937", " Roçadeira de Arrasto")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314874", "008")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314874", " MÁQUINA BATEDEIRA FEIJÃO/AMENDOIN")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314885", "009")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314885", " MÁQUINA COLHEDORA MILHO/SOJA/ARROZ ET4")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314878", "010")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314878", " PODADEIRA CITRUS MARCA IFLÓ (LATERAL)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314876", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314876", " TANQUE FERRO CAP. 6.000L")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314925", "012")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314925", " subsolador vermelho 03 hastaes")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314882", "013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314882", " PODADEIRA CITRUS MARCA IFLÓ (TOPO)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314897", "014")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314897", " subsolador azul 03 hastes")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314873", "015")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314873", " TANQUE FERRO CAP. 8.000L")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314933", "016")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314933", " Cultivador Adubador")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>680,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314879", "017")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314879", " CARRETEL IRRIGAÇÃO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314916", "018")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314916", " ensiladeira nogueira")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314941", "019")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314941", " Pazinha trazeira de hidraulico Maschieto")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314931", "020")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314931", " Tanque de fibra capacidade 1.000 litros")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314891", "021")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314891", " PLANTADEIRA JUMIL 8 LINHAS (PLANTIO DIRETO)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314875", "022")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314875", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314880", "023")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314880", " TANQUE FIDO 3.000L")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314928", "025")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314928", " [ VÍDEO ] Vagão forrageiro nogueira modelo VFN8.000")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>7.200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314881", "026")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314881", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314884", "027")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314884", " PLANTADEIRA SEMENTE 5 LINHAS")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314895", "028")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314895", " PULVERIZADOR JACTO 600 LITROS BOMBA JP 40 - FUNCIONANDO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314883", "030")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314883", " PLANTADEIRA TATU 7 LINHAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314896", "033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314896", " SULCADOR DUPLO MARCA DMB - FUNCIONANDO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314939", "034")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314939", " Plantadeira MF 3 linhas")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...10 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314892", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314892", " DEBULHADOR MILHO/FEIJÃO JUMIL")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314910", "036")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314910", " vagão forrageiro Minami")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314934", "037")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314934", " Roçadeira marca FNI 1,60 mts.de corte")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>2.350,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314921", "038")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314921", " subsolador 05 hastes (está com 4 hastes)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314887", "039")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314887", " TANQUE FIBRA CAP. 1.500L")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314920", "040")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314920", " carreta tanque capacidade 4.000 litros")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314918", "041")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314918", " tanque reservatorio Jacto capacidade 800 litros")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
+      <c r="D44" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314898", "042")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314898", " vagão forrageiro modelo VFV 8.000 para reforma e revisão")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314913", "043")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314913", " calcareadeira Piccin esteira de 80 (parav reforma ou Peças)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314923", "044")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314923", " cultivador pantográfico marca Tatu com 05 hastes")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314919", "046")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314919", " grade niveladora de hidraulico marca Jumil 26 discos")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314888", "049")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314888", " PLANTADEIRA DE INVERNO")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314889", "050")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314889", " ARADO 03 AIVECAS MASCHIETO")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314929", "051")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314929", " plantadeira de Mandioca 02 linhas maeca Trevisan")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314942", "052")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314942", " Carreta agrícola")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.350,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314901", "053")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314901", " roçadeira dupla Tatu Articulada com comando para transporte 3,5 m de corte")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314900", "054")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314900", " roçadeira dupla Tatu Articulada com comando para transporte 3,5 m de corte")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314890", "056")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314890", " TANQUE CAP. 5.000L DE FERRO")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314907", "057")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314907", " cobridor de cana com tanque jacto de 600 litros")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314906", "058")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314906", " Atomizador marca K.O cap 4.000 litros com turbina alta")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314905", "060")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314905", " calcareadeira de coxo capacidade 1.000 Kg")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314917", "061")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314917", " 02 tanque com cap de 400 litros semi novos marca Alma")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314886", "062")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314886", " GARFO/RASTELO ENLEIRADOR")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314899", "063")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314899", " chassi de tanque ou carreta com rodas dupladas com molejo reforçado para 03 toneladas")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314902", "064")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314902", " debulhador de milho/feijão marca Laredo para reforma/manutenção")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314893", "068")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314893", " VAGONETAS PARA TRANSPORTE DE CAFÉ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314908", "069")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314908", " carreta de 04 rodas medidas 4,0 X 2,0 reforçada para 06 toneladas")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314894", "070")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314894", "ARADO IKEDA 4 HASTES")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314915", "071")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314915", " caicareadeira/adubadeira marca Tatu cap 2.500 Kgs esteiras de inox")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>9.800,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314912", "072")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314912", " plataforma de hidraulico para transporte de madeira e outros")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314909", "073")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314909", " barra de herbicida de 2 metros para citrus e outros")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314903", "074")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314903", " par de rodas amarelas")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314930", "075")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314930", " Laminha trazeira de hidraulico")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...20 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314935", "076")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314935", " Misturador de ração Nogueira capacidade 1.000 kg")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314927", "077")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314927", " Unidade hidraulica")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314938", "078")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314938", " Calcareadeira de coco de arrasto")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314926", "080")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314926", " compressor movido a trator")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314911", "081")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314911", " lote com 18 compressores diversas marcas/modelos e capacidades")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314924", "082")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314924", " ensiladeira JUMIL modelo blue Line")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314914", "083")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314914", " lote de parafusos diveros (diversos tamanhos, porcas , arruelas etç) aprox. 200 kgs")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314943", "084")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314943", " Atomizador jacto 200 litros")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314922", "086")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314922", " roçadeira de arrasto")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...255 lines deleted...]
-      <c r="F23" s="4" t="inlineStr">
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314932", "087")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314932", " Par de rodas de ferro para trato MF")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-[...1822 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314936", "088")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/314936", " Ensiladeira Jumil")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>