--- v3 (2026-03-13)
+++ v4 (2026-04-12)
@@ -269,6523 +269,5711 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310844", "1345")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310844", "TRATOR CASE; ANO 2017. - FR20286. - LOC.PARAISO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>62.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311525", "1384")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311525", " TRATOR CASE 260 - ANO 2017 - FR23242 - LOC. BONFIM")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>62.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310843", "1387")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310843", "TRATOR MX 260 MAGNUM 4X4; ANO 2017. - FR91593. - DESINVESTIMENTO - LOC. ARARAQUARA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>64.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310847", "1434")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310847", "TRATOR CASE MX 260 MAGNUM 4X4; ANO 2017. - FR20288. - DESINVESTIMENTO - LOC. SERRA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312047", "1459")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312047", "CAMINHÃO SCANIA R113 E 6X4 360 - ANO: 1993/1993 - BRANCO - FR45018 - LOC. BARRA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310746", "1705")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310746", " PLANTADORA PTX4000; ANO 2014 . - FR122359. - LOC.BONFIM ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310848", "1721")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310848", "TRATOR CASE 260; ANO 2017. - FR2037. - LOC. SANTA CÂNDIDA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310779", "1742")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310779", "CARRETA BAZUCA - ADUBO; ANO 2011. - FR11003612. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312505", "2477")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312505", "10 TELEVISORES COM DEFEITO; 1 IMPRESSORA EPSON M244A; E 3 FRIGOBARES - S/FR - (CFC) - LOC. COSTA PINTO ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312419", "10139")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312419", " CAMINHÃO VOLKSWAGEN 31.330 CRC 6X4; ANO 2014/2015; BRANCO - FR10663 - CARROCERIA TRANSBORDO - (VENDA SEM CABINE/MOTOR/CÂMBIO/OUTROS) - (DESINVESTIMENTO) - LOC. SERRA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>63.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310751", "11600")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310751", "TANQUE CILINDRO CALDEMA. - PT.81629. - APROX. 2 TONELADAS - (VENDA POR KG) - INDUSTRIA - PRÓXIMO A CENTRAL DE RESÍDUOS - LOC. DESTIVALE")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310777", "12046")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310777", " SULCADOR; ANO 2008. - FR4445031. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313036", "12077")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313036", "PLANTADORA DE CANA -  TMA 2 LINHAS; ANO 2020. - FR4445356. - (PÁTIO DESINVESTIMENTO) - LOC. CAARAPÓ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313035", "34070")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313035", "CARRETA ESP. CALC. SOLLUS; ANO 2014. - FR4445234. - (PÁTIO DESINVESTIMENTO) - LOC. CAARAPÓ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312509", "34122")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312509", "SUCATA DE CAMINHÃO MERCEDES BENZ L 608 D - ANO 1985/1985 - BRANCO - FR58005 - (DESINVESTIMENTO) - LOC. ARARAQUARA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311507", "34127")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311507", "BOMBA DE COMBUSTÍVEL GILBARCO - PAT.245067 - (POSTO DESINVESTIMENTO) - LOC. PARAISO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312022", "34128")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312022", "EQUIPAMENTOS AGRÍCOLAS (APROXIMADAMENTE 200 PEÇAS) - (VEJA DESCRITIVO DE ITENS) - (ALMOXARIFADO) - LOC. BONFIM ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312078", "34129")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312078", "REFINARIA DE AMORFO - LOC. BARRA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312079", "34130")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312079", "EQUIPAMENTOS DE AMBULATÓRIOS - (VEJA DESCRITIVO DE ITENS) -  (AMBULATÓRIO) - LOC. BARRA  ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312314", "34131")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312314", "CARRETA SERVIÇOS DIVERSOS FACCHINI - ANO 2009 - FR163710 - (DESINVESTIMENTO) - LOC. JATAÍ   ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312404", "34132")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312404", "BOMBONAS DE 200 LITROS SEM USO (APROXIMADAMENTE 370) - (VENDA POR UNIDADE) - (ENVASE) - LOC. COSTA PINTO ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>14.060,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312405", "34133")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312405", "PALLETES DE MADEIRA (APROXIMADAMENTE 1.300) - (VENDA POR UNIDADE) - (ENVASE) - LOC. COSTA PINTO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312002", "34134")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312002", "CÂMBIO EATON FS5406A - (PÁTIO DE DESINVESTIMENTOS) - LOC. BENALCOOL")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312003", "34135")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312003", "COMPRESSOR ATLAS GA160 - (INDUSTRIA) - LOC. GASA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312004", "34136")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312004", "BUMPERS - DE CALDEIRA - (BIONERGIA) - LOC. GASA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312433", "34137")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312433", "ELIMINADOR DE SOQUEIRA AGROMATÃO - ANO 2019 - FR134170 - (DESINVESTIMENTO) - LOC. SERRA")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312434", "34138")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312434", "ELIMINADOR DE SOQUEIRA AGROMATÃO - ANO 2019 - FR134162 - (DESINVESTIMENTO) - LOC. SERRA")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312579", "34139")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312579", "CAMINHÃO SCANIA R113 E 6X4 360 - ANO 1993/1993 - BRANCO - FR45013 - (MOTOR DIVERGENTE E SEM CARROCERIA) - (VENDA APENAS PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. IPAUSSU")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312609", "34140")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312609", "11 PNEUS AGRÍCOLA  - (VEJA DESCRITIVO DE ITENS) - LOC. PARAÍSO ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312748", "34141")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312748", "6 BOMBAS DOSADORA SELENOIDE; 2 ESTUFAS; 1 BOMBA À VÁCUO; 1 MOINHO DIGESTOR; E 1 DESSECADOR - (VEJA DESCRITIVO DE ITENS) - (ETA) - LOC. BONFIM")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313018", "34142")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313018", "MOTORES DE DIVERSOS MODELOS E TAMANHOS (APROX. 17) - (CENTRAL DE INSERVÍVEIS) - LOC. RAFARD ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313030", "34143")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313030", "4 CULTIVADORES 2L CARDEROLI - ANO 2015 - FR140035/38072/38073/140038 - (AGRÍCOLA) - LOC. BOM RETIRO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313031", "34144")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313031", "CARRETA DISTRIBUIDORA DE TORTA SPANDER - ANO 2011 - FR37956 - (AGRÍCOLA) - LOC. BOM RETIRO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313032", "34145")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313032", "ELIMINADOR DE SOQUEIRA DMB - ANO 2014 - FR25278 - (AGRÍCOLA) - LOC. RAFARD")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313040", "34146")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313040", "GRADE SAC 40 X 28 X 7,5REC - ANO 2018 - FR38082 - (AGRÍCOLA) - LOC. RAFARD")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313041", "34147")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313041", "GRADE GVMF 24 X 32 X 9,0 DR - ANO 2018 - FR25024 - (AGRÍCOLA) - LOC. RAFARD")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313042", "34148")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313042", "GRADE PESADA - ANO 2010 - FR25019 - (AGRÍCOLA) - LOC. BOM RETIRO")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313043", "34149")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313043", "PEÇAS E EQUIPAMENTOS AGRÍCOLAS (HASTES DE SUSPENSÃO; BOMBAS DIVERSAS; E OUTROS EM CIMA DOS 7 PALLETES) - (CENTRAL DE INSERVÍVEIS) - LOC. RAFARD")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310853", "35014")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310853", "COLHEDORA JOHN DEERE 3522 - ANO 2015 - FR117573 - LOC. BONFIM")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>41.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312535", "35212")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312535", " CAMINHÃO MERCEDES BENZ L 2638 - ANO 2002/2002 - BRANCA - FR120861 - (VENDA SEM MOTOR) - (DESINVESTIMENTOS 3) - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>74.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310842", "35270")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310842", "TRATOR CASE MX 260 MAGNUM 4X4 - ANO 2017 - FR31060 - (PÁTIO CCT AGRÍCOLA) - LOC. GASA")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310748", "35316")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310748", "TRANSBORDO SANTA IZABEL, MOD.TRSI 15000 - ANO 2013 - FR11003711. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310769", "35318")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310769", "TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003682. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310760", "35365")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310760", "SUCATA OSMOSE. - N/E - DESINVESTIMENTO - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310749", "35437")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310749", " COLHEDORA  JOHN DEERE 3522; ANO 2013. - FR10758. - (PÁTIO DESINVESTIMENTO). - LOC. GASA ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310776", "35452")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310776", " CARRETA ABRIGO SUCATEADA FAB. PRÓPRIA. - S/FR. - (AREA EXTERNA - PÁTIO VINHAÇA) - LOC. BENALCOOL ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310768", "35459")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310768", " TRANSBORDO SMR 10500 10T; ANO 2007. - FR38321. - ( DESINVESTIMENTO) - LOC. BOM RETIRO ")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310767", "35468")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310767", " DISTRIBUIDOR TORTA FILT 5,7M³ 40000KG/HA; ANO 2015. - FR67185. - (AGRÍCOLA)-  LOC. BOM RETIRO")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312510", "35471")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312510", "ELETROÍMÃ OXIMAG. - S/FR. - (AGRÍCOLA) - LOC. BOM RETIRO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312407", "35477")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312407", "MUFLA - FR245778/209862 - (DESINVESTIMENTO) - LOC. RAFARD     ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312406", "35491")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312406", "ROÇADEIRA HIDRÁULICA - ANO 1999 - FR57114 - (APOIO) - LOC. COSTA PINTO ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>3.700,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310754", "35545")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310754", "ENXADA ROTATIVA CH3000; ANO 2014. - FR88463. - DESINVESTIMENTO - LOC.GASA")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310763", "35560")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310763", "TRATOR CASE MX 260 MAGNUM 4X4; ANO 2017. - FR112218. - (PÁTIO DESINVESTIMENTO) - LOC. GASA ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>91.500,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313033", "35575")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313033", "CULTIVADOR CARDEROLI. - PAT.341176. - (PÁTIO DESINVESTIMENTO) - LOC. CAARAPÓ")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310764", "35586")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310764", " TRANSBORDO ATA 12000; ANO 2015. - FR188713. -(PATIO CCT). - LOC. GASA ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310845", "35594")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310845", "COLHEDORA JOHN DEERE 3522; ANO 2015. - FR188007. -(PATIO CCT). - LOC. GASA")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310766", "35633")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310766", "TRANSBORDO CIVEMASA TAC 13000; ANO 2008. - FR9004066. - LOC. PARAISO ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310765", "35634")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310765", "TRANSBORDO CIVEMASA TAC 13000; ANO 2008. - FR9004101. - LOC. PARAISO")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310771", "35665")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310771", " CAMINHÃO VW/31.320 CNC 6X4; ANO 2008/2008;BRANCA; (BASCULANTE). - FR360154/361806. - LOC. BARRA ")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>154.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312752", "35740")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312752", " CARRETA SERVIÇOS BAÚ. - S/FR. - LOC.BONFIM ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310747", "35746")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310747", "2 CAIXAS DE INOX - EG2 - LOC.BONFIM ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312749", "35755")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312749", " 6 PNEUS C/RODAS - LOC. BARRA ")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310969", "35761")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310969", " CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER - ANO 2008/2009 -BRANCO - FR72571 - (BASCULANTE) - LOC. DIAMANTE")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>156.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310967", "35762")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310967", " PEÇAS PARA BARCOS: MOTORES ARRANQUE; ALTERNADORES; MANGUEIRAS; FILTROS; TALHAS; PEÇAS/PARTES HIDRÁULICAS; LUMINÁRIA DE NAVEGAÇÃO - (CARREGADORES E BATERIAS NÃO FAZEM PARTE DO LOTE) - LOC. DIAMANTE ")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310971", "35763")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310971", " PLANTADORA  ANTONIOSI - ANO 2017 - FR20330 - LOC. DIAMANTE ")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310970", "35764")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310970", " PLANTADORA  ANTONIOSI - ANO 2017 - FR20312 - LOC. DIAMANTE ")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310959", "35765")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310959", " CARRETA DE SERVIÇO - FR1626 - LOC. DIAMANTE ")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310958", "35766")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310958", " (VEJA VÍDEO) CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4 - ANO 2014/2014 - BRANCO - FR10641 - LOC. BARRA ")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>144.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310953", "35767")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310953", " (VEJA VÍDEO) CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4 - ANO 2014/2014 - BRANCO - FR119970 - LOC. BARRA ")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>118.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310961", "35768")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310961", " MOTOR JOHN DEERE COLHEDORA 3522 - LOC. BARRA")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310955", "35769")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310955", " MOTOR FPT COLHEDORA CASE 8800 - LOC. BARRA")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310965", "35770")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310965", " MOTOR CUMMINS - LOC. BARRA    ")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310952", "35771")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310952", "MOTOR FPT COLHEDORA CASE 8800 - LOC. BARRA")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310950", "35772")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310950", "MOTOR FPT TRATOR MX 260 - LOC. BARRA")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>15.750,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310951", "35773")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310951", " MOTOR JOHN DEERE COLHEDORA 3522 - LOC. BARRA")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310962", "35774")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310962", "MOTOR FPT COLHEDORA CASE 8800 - LOC. BARRA")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310963", "35775")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310963", " MOTOR JOHN DEERE COLHEDORA 3522 - LOC. BARRA")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310960", "35776")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310960", " MOTOR JOHN DEERE COLHEDORA 3522 - LOC. BARRA")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310968", "35777")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310968", " MOTOR MWM 6CC - LOC. BARRA")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310957", "35778")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310957", " MOTOR JOHN DEERE COLHEDORA 3522 - LOC. BARRA")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310973", "35779")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310973", " CÂMBIO VW 26.220 - LOC. BARRA")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310964", "35780")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310964", " CÂMBIO VW 26.220 - LOC. BARRA")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>6.250,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310975", "35781")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310975", " CÂMBIO VW 15.180 - LOC. BARRA")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310954", "35782")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310954", "DIFERENCIAL TRATOR CASE - LOC. BARRA    ")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310972", "35783")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310972", " CÂMBIO VW 26.280 - LOC. BARRA")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>9.750,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310974", "35784")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310974", " CÂMBIO VW 15.180 - LOC. BARRA")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310977", "35785")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310977", " CÂMBIO VW 15.190 - LOC. BARRA")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310956", "35786")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310956", " CÂMBIO VW 26.220 - LOC. BARRA")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310978", "35787")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310978", "CARRETA DE TRANSP. TUBO - FR25433 - LOC. IPAUSSU")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310982", "35788")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310982", " CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER - ANO 2010/2010 - BRANCO - FR43017 - LOC. IPAUSSU")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>132.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310976", "35789")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310976", "CARRETA DE TRANSP. TUBO - FR103868 - LOC. IPAUSSU")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310979", "35790")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310979", " COBRIDOR - S/FR - LOC. IPAUSSU")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310981", "35791")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310981", " SEMI REBOQUE RANDON SP SRCA CA - ANO 2012/2013 - CINZA - FR46959 - LOC. IPAUSSU")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310980", "35792")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310980", " REBOQUE RANDON SP RQ CA - ANO 2012/2013 - CINZA - FR70842 - LOC. IPAUSSU")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311524", "35793")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311524", " TRANSBORDO ANTONIOSI ATA - ANO 2010 - FR123808 - LOC. BONFIM")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311527", "35794")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311527", " TRANSBORDO ANTONIOSI ATA 10500 - ANO 2010 - FR123805 - LOC. BONFIM")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311517", "35795")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311517", " IMPLEMENTO AGRÍCOLA, MULTICULTIVADOR - ANO 2022 - FR139114 - LOC. BONFIM")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311519", "35796")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311519", " IMPLEMENTO AGRÍCOLA, MULTICULTIVADOR - S/FR - LOC. BONFIM")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311520", "35797")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311520", " DISTRIBUIDOR DE TORTA - FR122260 - LOC. BONFIM")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311540", "35798")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311540", "IMPLEMENTO AGRÍCOLA - S/FR - LOC. BONFIM")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310774", "35813")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310774", " REBOQUE RANDONSP RQ CA; ANO 2010/2010; AZUL. - FR96714. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310773", "35814")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310773", " SEMI REBOQUE RANDONSP SRCA CA; ANO 2013/2014. - FR88669. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>57.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310772", "35826")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310772", " GRADE; ANO 2013. - FR11003674. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312536", "35834")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312536", " COLHEDORA CASE A 8810 1L - ANO 2018 - FR11002202 -  (DESINVESTIMENTOS) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312754", "35836")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312754", " CAMINHÃO M.BENZ/L 2219; ANO 1983/1983; BRANCA. - FR52468. - (DESINVESTIMENTO) - LOC. BOM RETIRO ")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>26.500,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312753", "35843")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312753", " CAMINHÃO M.BENZ/L 608 D; ANO 1983/1983; BRANCA. - FR58004. - (DESINVESTIMENTO) - LOC. BOM RETIRO ")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312423", "35858")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312423", "TRAFO 750 SUPERKAVEA - (INDUSTRIA) - LOC. RAFARD ")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312424", "35859")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312424", "CARRETA DE ABRIGO OPERAD. IRRIGAB - ANO 2010 - FR25438 - (ARMAZÉM DE AÇÚCAR) - LOC. SANTA HELENA ")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312421", "35862")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312421", "CARRETA SERVIÇOS DIVERSOS - FR25413 - (AUTOMOTIVO) - LOC. COSTA PINTO ")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310755", "35866")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310755", "TRANSFORMADOR TRANSFORMAX SUCATEADO. - N/E. - ARMAZÉN 01 - PPCM - LOC. UNIVALEM")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310756", "35868")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310756", "PINHÕES MOENDA SUCATEADOS. - N/E. - ARMAZÉN 01 - PPCM - LOC.UNIVALEN")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310757", "35877")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310757", "SISTEMA DE COLETA DE ÁGUA E RESFRIAMENTO PARA ÁGUA/CONDENSADO DA CALDEIRA. - PT.216799. - ARMAZÉN PROJETOS FM2C - LOC. UNIVALEN")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310758", "35878")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310758", "BALAÇÃO PARA PONTE DE 85 TON. - ARMAZÉN PROJETOS FM2C - LOC. UNIVALEN")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310753", "35885")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310753", "ENXADA ROTATIVA CH3000. - FR91149. - DESINVESTIMENTO - LOC. GASA ")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311623", "36105")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311623", "3 MÁQUINAS DE SOLDA SUCATEADAS - (PATIO DE DESINVESTIMENTO) - LOC. MUNDIAL")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310752", "36107")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310752", "1 TESTE DE PRESSÃO, ESTATOR, BOMBAS PNEUSMATICAS, ATUADORES; ENTRE OUTROS. - S/ID. - (DEPÓSITO DE MATERIAIS CALDEIRARIA) - LOC. DESTIVALE")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313034", "36111")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313034", "CULTIVADOR CARDEROLI. - PT.341182. - (PÁTIO DESINVETIMENTO) - CAARAPÓ")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313037", "36114")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/313037", "RODAS DIVERSAS SUCATEADAS. (APROX. 40) - N/A. - (PÁTIO DESINVESTIMENTO) - LOC. CAARAPÓ")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310750", "36129")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310750", "TALISCA DE ESTEIRA SUCATEADA. - APROX.4 TON.; (VENDA POR KG). - (FUNDOS DA UNIDADE PRÓX. AO DEPÓSITO DE BIOMASSA) - LOC. GASA ")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>0,70</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312508", "36144")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312508", "DOLLY USICAMP; ANO 2019. - FR36216. - (VENDA SEM DOCUMENTO) - (PATIO CARRETA) - LOC. SANTA ELISA")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310849", "36146")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310849", "COLHEDORA CASE III; ANO 2019. - FR7002046. - PÁTIO COLHEDORAS - LOC. SANTA ELISA")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>135.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311511", "36147")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311511", "COLHEDORA CASE A 8810 1L - ANO 2018 - FR9002605. - PATIO CARRETA - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310850", "36155")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310850", "COLHEDORA CASE III; ANO 2018. - FR11002204. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>160.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310851", "36157")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310851", "COLHEDORA CASE III; ANO 2018. - FR9002607. - DESINVESTIMENTO- LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>62.500,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310852", "36158")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310852", "COLHEDORA CASE III; ANO 2019. - FR11002214 - DESINVESTIMENTO - VALE DO ROSÁRIO")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>137.500,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312755", "36162")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312755", "TRANSBORDO S. IZABEL TRIDEM 13T; ANO 2013. - FR11003722. - PÁTIO 2 PROX. ARMAZÉM 11 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312756", "36163")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312756", "TRANSBORDO S. IZABEL TRIDEM 13T; ANO 2013. - FR11003692. - PÁTIO 2 PROX. ARMAZÉM 11 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312757", "36165")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312757", "TRANSBORDO S. IZABEL TRIDEM 13T; ANO 2013. - FR11003710. - PÁTIO 2 PROX. AO ARMAZÉN 11 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312750", "36167")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312750", "TRANSBORDO S. IZABEL TRIDEM 13T; ANO 2013. - FR11003687. - PÁTIO 2 PROX. AO ARMAZÉN 11 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312758", "36168")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312758", "TRANSBORDO S. IZABEL TRIDEM 13T; ANO 2013. - FR11003732. - PÁTIO 2 PROX. AO ARMAZÉN 11 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312751", "36169")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312751", "TRANSBORDO S. IZABEL TRIDEM 13T; ANO 2013. - FR11003750. - PÁTIO 2 PROX. AO ARMAZÉN 11 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312511", "36193")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312511", "CARROCERIA BAÚ GASCOM. - N/E; PT.21017. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311625", "36201")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311625", "BORRACHA DE ESTEIRA SUCATEADAS (APROXIMADAMENTE 2 TONELADAS) - (VENDA POR KG) - (PÁTIO INSERVIVEIS) - LOC. UNIVALEM")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311626", "36203")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311626", "HILO COM BALANÇÃO; MOTORREDUTOR COAX 25,26 67,3 RPM 60X120MM; E MOTOR DE ACIONAMENTO - CODIMA 36,07 CV - PAT.223552 / 223551 / 085580 - (MOENDA) - LOC. MUNDIAL ")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311627", "36204")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311627", "ÔNIBUS MERCEDES BENZ OF1315 - ANO 1992/1992 - BEGE - FR81353 - (VENDA SEM DIREITO A DOCUMENTAÇÃO) - (PÁTIO DE DESINVESTIMENTOS) - LOC. BENALCOOL")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311628", "36205")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311628", "2 TANQUES E 2 FILTROS - (DESTILARIA) - LOC. BENALCOOL")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311629", "36206")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311629", "COLUNA DE DESTILAÇÃO ANIDRO; E RESFRIADORA - PAT.271714 / 302877 - (DESTILARIA) - LOC. BENALCOOL")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311630", "36207")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311630", "TANQUE DECANTADOR VERTICAL A 9006183 - PAT.246191 - (DESTILARIA) - LOC. BENALCOOL")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311631", "36208")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311631", "REFRIGERADOR TERNÁRIO - (DESTILARIA) - LOC. BENALCOOL")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311632", "36210")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311632", "COMPRESSOR - PAT.194506 - (PATIO DE DESINVESTIMENTO) - LOC. BENALCOOL")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311634", "36211")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311634", "ABRAÇADEIRAS PARA GUINDASTES - (PATIO DE DESINVESTIMENTO) - LOC. BENALCOOL")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311635", "36212")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311635", "PEÇAS DE REPOSIÇÃO, SENDO: APROXIMADAMENTE 2 BOMBA EXTRATOR PRIMÁRIO 3522; 2 BOMBA PICADOR 3522; 2 BOMBA 5 CORPO 3522; 1 BOMBA 3 CORPO 3522; 2 BLOCO DO ELEVADOR 3522; 3 CILINDRO INCLINAÇÃO DIVISOR DE LINHA 3522 - (PÁTIO DE DESINVESTIMENTOS) - LOC. BENALCOOL")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311636", "36213")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311636", "CAMINHÃO SCANIA R113 E 6X4 360 - ANO: 1993/1993 - BRANCO - FR45012 - (CAMINHÃO BOMBEIRO)  - (PÁTIO DE DESINVESTIMENTOS) - LOC. GASA")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311637", "36214")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311637", "CAMINHÃO SCANIA R113 E 6X4 360 - ANO: 1993/1993 - BRANCO - FR45011 - (CAMINHÃO BOMBEIRO) - (PÁTIO DE DESINVESTIMENTOS) - LOC. GASA")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311638", "36215")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311638", "CAMINHÃO SCANIA R113 E 6X4 360 - ANO: 1993/1993 - BRANCO - FR45019 - (VENDA SEM MOTOR) - (CAMINHÃO TRANSBORDO) - (PÁTIO DE DESINVESTIMENTOS) - LOC. GASA")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311639", "36216")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311639", "CAMINHÃO SCANIA R113 E 6X4 360 - ANO: 1993/1993 - BRANCO - FR52848 - (CAMINHÃO TRANSBORDO) - (PÁTIO DE DESINVESTIMENTOS) - LOC. GASA")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>84.000,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311640", "36217")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311640", "CAMINHÃO SCANIA R113 E 6X4 360 - ANO: 1993/1993 - BRANCO - FR45022 - (CAMINHÃO TRANSBORDO) - (PÁTIO DE DESINVESTIMENTOS) - LOC. GASA")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311641", "36218")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311641", "REBOQUE MONTORO CM1 - ANO 2000/2000 - BRANCA - FR86985 - (CARRETA SERVIÇOS GERAIS) - (PÁTIO DE DESINVESTIMENTOS) - LOC. GASA")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
-      <c r="A159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311994", "36219")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311994", "PRENSA HIDRAULICA SUCATEDA - PT.88886 - (PÁTIO OFICINA) - LOC. GASA")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
-      <c r="A160" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311996", "36220")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311996", "ADUBADEIRAS SUCATEADAS (APROXIMADAMENTE 7 CAIXAS) - (PÁTIO OFICINA) -  LOC. GASA")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311997", "36221")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311997", "RADIADOR E COOLER GRUNNER SUCATEADOS - (APROXIMADAMENTE 5 CONJUNTOS) -  (PÁTIO OFICINA) - LOC. GASA")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311995", "36222")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311995", "PRENSA HIDRAULICA SUCATEDA - (PÁTIO INSERVIVEIS) - LOC. DESTIVALE")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311998", "36223")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311998", "EQUIPAMENTOS DE LABÓRATORIO INDUSTRIAL CONTENDO SACARIMETRO DIGITAL AUTOMÁTICO; BEBEDOURO; ESPECTROFOTÔMETRO DE COLORÍMETRO DE BANCADA DA HACH. - (CENTRAL DE RESÍDUOS) - LOC. DESTIVALE")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312533", "36226")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312533", " COLHEDORA CASE A 8810 1L - ANO 2017 - FR14802266 - (PÁTIO DE PEDRA) - LOC. SANTA ELISA")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>96.000,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312518", "36227")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312518", " COLHEDORA CASE 8800 - ANO 2017 - FR8802153 - (PÁTIO DE PEDRA) - LOC. SANTA ELISA")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>98.000,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312513", "36228")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312513", " COLHEDORA CASE A 8810 1L - ANO 2019 - FR14002158 - (PÁTIO DE PEDRA) - LOC. SANTA ELISA")</f>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312534", "36229")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312534", " COLHEDORA CASE A 8810 1L - ANO 2019 - FR14002159 - (PÁTIO DE PEDRA) - LOC. SANTA ELISA")</f>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>102.500,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
-      <c r="A168" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312525", "36230")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312525", " CARROCERIA BAÚ  - (PRÓXIMO A OMA) - LOC. MB")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312520", "36231")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312520", " IMPLEMENTO AGRÍCOLA  - S/FR - (PRÓXIMO AO PÁTIO DESINVESTIMENTO) - LOC. MB")</f>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312530", "36233")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312530", " 5 GUINCHO GIRAFA - (PRÓXIMO SMART CALDA) - LOC. MB")</f>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312521", "36234")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312521", " COMPRESSOR - (PRÓXIMO SMART CALDA) - LOC. MB")</f>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312526", "36235")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312526", " FURADEIRA DE BANCADA - (PRÓXIMO SMART CALDA) - LOC. MB")</f>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312516", "36236")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312516", " SEMI REBOQUE RANDON SR BA - ANO 2004/2004 - AZUL - FR14004009; (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - (PRÓXIMO AO PÁTIO DESINVESTIMENTO) - LOC. MB")</f>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
-      <c r="A174" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312531", "36237")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312531", " CARROCERIA BAÚ  - ANO 2012 - PAT.289416 - (PÁTIO DESINVESTIMENTO) - LOC. MB")</f>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312514", "36238")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312514", "MOTORES INDUSTRIAIS, MARCAS: WEG, SEW, WL E MAUSA (APROXIMADAMENTE 100 PEÇAS) - (CENTRAL DE RESÍDUO) - LOC. MB")</f>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t>121.000,00</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312515", "36239")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312515", "CARRETA SERVICOS DIVERSOS - ANO 1998 - FR13003151 - (CENTRAL) - LOC. MB")</f>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312537", "36241")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312537", "MOTORES INDUSTRIAIS, MARCAS: ABB, ARNO, BARDELLA, EQUACIONAL, SEW, WEG, SIEMENS, GHR, MINUZZI E WALTEC - (APROXIMADAMENTE 35 PEÇAS) - (DESINVESTIMENTOS) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t>53.000,00</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312539", "36242")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312539", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003734 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312543", "36243")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312543", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003696 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312545", "36244")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312545", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013  - FR11003695 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A181" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312546", "36245")</f>
+      </c>
+      <c r="B181" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312546", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003702 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A182" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312541", "36246")</f>
+      </c>
+      <c r="B182" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312541", " CARROCERIA COMBOIO - S/FR - (DESINVESTIMENTOS) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
-      <c r="A183" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A183" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312540", "36247")</f>
+      </c>
+      <c r="B183" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312540", " COLHEDORA CASE 8800 - ANO 2017 - FR11002195 -  (DESINVESTIMENTOS) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
-      <c r="A184" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A184" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312542", "36248")</f>
+      </c>
+      <c r="B184" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312542", " COLHEDORA CASE 8800 - ANO 2017 - FR11802285 -  (DESINVESTIMENTOS) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A185" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312547", "36249")</f>
+      </c>
+      <c r="B185" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312547", " COLHEDORA CASE A 8810 1L - ANO 2018 - FR11002208 -  (DESINVESTIMENTOS) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
-      <c r="A186" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A186" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312544", "36250")</f>
+      </c>
+      <c r="B186" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312544", " COLHEDORA CASE 8800 - ANO 2017 - FR11002199 -  (DESINVESTIMENTOS) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A187" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312549", "36251")</f>
+      </c>
+      <c r="B187" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312549", " TRANSBORDO CIVEMASA TRIDEM 13T - ANO 2008 - FR9004102 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
-      <c r="A188" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A188" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312550", "36252")</f>
+      </c>
+      <c r="B188" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312550", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2014 - FR11003749 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A189" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312551", "36253")</f>
+      </c>
+      <c r="B189" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312551", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003683 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
-      <c r="A190" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A190" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312553", "36254")</f>
+      </c>
+      <c r="B190" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312553", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003725 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
-      <c r="A191" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A191" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312555", "36255")</f>
+      </c>
+      <c r="B191" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312555", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003684 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
-      <c r="A192" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A192" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312554", "36256")</f>
+      </c>
+      <c r="B192" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312554", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003715 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A193" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312552", "36257")</f>
+      </c>
+      <c r="B193" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312552", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003718 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-      <c r="A194" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A194" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312548", "36258")</f>
+      </c>
+      <c r="B194" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312548", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003721 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A195" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312556", "36259")</f>
+      </c>
+      <c r="B195" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312556", " TRANSBORDO SANTA IZABEL TRIDEM 13T - ANO 2013 - FR11003680 - (DESINVESTIMENTOS/FUNDO USINA) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
-      <c r="A196" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A196" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312512", "36260")</f>
+      </c>
+      <c r="B196" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312512", "2 SUCATAS DE REBOQUE BANDEIRANTES JF1 500 - ANO 2013/2013 - CINZA - FR92842/FR92847 - (VENDA SEM DOCUMENTO) - (PÁTIO 1 DESIVESTIMENTO) - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A197" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312523", "36261")</f>
+      </c>
+      <c r="B197" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312523", " SUCATA DE REBOQUE BANDEIRANTES JF1 500 - ANO 2013/2013 - CINZA - FR92839 - (PÁTIO 1 DESIVESTIMENTO) - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
-      <c r="A198" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A198" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312522", "36263")</f>
+      </c>
+      <c r="B198" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312522", " SUCATA DE REBOQUE BANDEIRANTES JF1 500 - ANO 2013/2013 - CINZA - FR92838 - (VENDA SEM DOCUMENTO) - (PÁTIO 1 DESIVESTIMENTO) - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
-      <c r="A199" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A199" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312519", "36264")</f>
+      </c>
+      <c r="B199" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312519", " TRATOR JOHN DEERE 7225J - ANO 2016 - FR93354 - (DESINVESTIMENTO) - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t>77.500,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A200" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312529", "36265")</f>
+      </c>
+      <c r="B200" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312529", " TRATOR JOHN DEERE 7225J - ANO 2016 - FR115685 - (DESINVESTIMENTO) - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t>86.500,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
-      <c r="A201" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A201" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312528", "36266")</f>
+      </c>
+      <c r="B201" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312528", " TRATOR JOHN DEERE 7225J - ANO 2016 - FR93353 - (DESINVESTIMENTO) - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t>88.000,00</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A202" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311522", "36300")</f>
+      </c>
+      <c r="B202" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311522", " ENXADA ROTATIVA - FR92693 - LOC. BONFIM")</f>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A203" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311514", "36301")</f>
+      </c>
+      <c r="B203" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311514", " 1 CENTRÍFUGA MAUSA; E 2 MÁQUINAS DE SOLDA  - PAT.096213 - (BARRACÃO MOR) - LOC. BONFIM ")</f>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
-      <c r="A204" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A204" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311516", "36303")</f>
+      </c>
+      <c r="B204" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311516", " ENXADA ROTATIVA CH4000 - FR436009 - LOC. SANTA CÂNDIDA")</f>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A205" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311518", "36304")</f>
+      </c>
+      <c r="B205" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311518", " DISTRIBUIDORA DE TORTA ANTONIOSI DT1102 - ANO 2018 - FR20890 - LOC. SANTA CÂNDIDA")</f>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
-      <c r="A206" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A206" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311515", "36305")</f>
+      </c>
+      <c r="B206" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311515", " SULCADOR - FR426026 - LOC. SANTA CÂNDIDA")</f>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
-      <c r="A207" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A207" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311521", "36306")</f>
+      </c>
+      <c r="B207" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311521", "1 SULCADOR; PORTAS/VIDRO, JANELA; CAIXA; E CAPÔ DE TRATOR CASE - FR426029 - LOC. SANTA CÂNDIDA")</f>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A208" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311526", "36307")</f>
+      </c>
+      <c r="B208" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311526", "APROX. 100 ITENS ENTRE EXTINTORES E MAGUEIRAS - LOC. BARRA")</f>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A209" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311523", "36308")</f>
+      </c>
+      <c r="B209" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311523", "BORRACHAS; 3 MÁQUINAS DE SOLDA; 4 RADIADORES; PAINEL; SAPATA; PISTÕES; CANTONEIRAS/ OUTROS; E PARTES/ PEÇAS DE TRATOR JD., EM CIMA DE APROX. 15 PALLETES - (VENDA COMO SUCATA) -LOC. BARRA")</f>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
-      <c r="A210" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A210" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311512", "36309")</f>
+      </c>
+      <c r="B210" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/311512", " TRANSBORDO COM TANQUE DE FIBRA - FR47031 - LOC. BARRA")</f>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
-      <c r="A211" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A211" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310778", "36609")</f>
+      </c>
+      <c r="B211" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/310778", "GRADE AGROMATÃO; ANO 2019. - FR103135. - LOC. JUNQUEIRA ")</f>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A212" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312517", "36615")</f>
+      </c>
+      <c r="B212" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312517", "TRANSFORMADORES DE CORRENTE AREVA KIG-24. - (APROX. 08 UNIDADES) - (CENTRAL) - LOC. MB")</f>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A213" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312532", "36616")</f>
+      </c>
+      <c r="B213" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/312532", " CARROCERIA/ CARRETA - S/FR - (PÁTIO CARRETA) - LOC. SANTA ELISA")</f>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>