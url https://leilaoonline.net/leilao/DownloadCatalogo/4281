--- v1 (2026-01-10)
+++ v2 (2026-04-12)
@@ -269,1371 +269,1203 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309585", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309585", "Lote com: automação , sensores, pistão, polias, bombas, válvulas, engrenagens, rolamentos, material elétrico")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309590", "031")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309590", " Lote com: aproximadamente 46 peças de válvulas industriais ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309591", "039")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309591", " Lote com: Aprox. 70 peças de fechaduras antigas la fonte e yale ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309587", "125")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309587", " Motocicleta Ducati Diavel 1200 - 2013 - 50.000km")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309586", "127")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309586", " Lote de motores compressor")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309588", "241")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309588", " Lote de royce conect - Aproximadamente 259 peças - Ar condicionado - Polias - Embreagem - Reparos ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309589", "276")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309589", "Lote com: Aproximadamente 112 peças de material Cutler Hammer")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309592", "281")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309592", "Lote com: 570 pçs de bits para fresadora de asfalto W6 20x Wirtgen - 06 peças de cabeça de corte usada")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309593", "286")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309593", " Lote com: Aproximadamente 90 Kg de eletrodo e arame de solda ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309594", "292")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309594", " Lote com: Aproximadamente 25 Kgs de chumbada de várias gramas  E 500 encastoador medida 20x10")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309595", "294")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309595", "Lote com: 03 peças de válvulas borboletas de 4 pol.")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309596", "299")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309596", "Registro e válvulas ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309597", "303")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309597", "Lote com: 11 potes de pó Kestra 635")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309598", "304")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309598", "Lote com: válvulas borboleta, atuadores, válvula inox.")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309599", "308")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309599", " Lote com: Aprox. 2695 peças - conectores, blocos, boninas, relés")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309605", "309")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309605", " Lote com: 12 peças de tiristor westcode 6sy7010-0aa47-0226 e 03 peças de tiristor bupec  dd 241s-14k")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309604", "310")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309604", " Lote com: Aproximadamente 69 peças de módulo wago modelo 750-610")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309609", "311")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309609", " Lote com: 22 peças de relé de proteção altronic modelo RCA -05-mm-110")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309612", "312")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309612", " Lote com: 20 peças de transformador isolador de tensão de entrada 220 volts para 110 volts ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309601", "313")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309601", " Lote com: 10 peças de transformador de corrente")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309618", "314")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309618", " Lote com: Aproximadamente 25 peças de conector Phoenix contact modelo subcon-plus-profib/sc2")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309613", "315")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309613", " Lote com: 10 peças de indicador fildbs Sense ba414df-f ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309619", "316")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309619", " Lote de inversor, medidor, módulo, atuador ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309615", "317")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309615", " Lote com: 12 peças de celefator tasco 110 volts 25 watts  modelo 70025 e 08 peças de celefator tasco 110 volts  100 watts modelo 70100")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309602", "318")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309602", " Lote de transmissor e chaves ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309611", "319")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309611", " Lote com: Aproximadamente 59 pé as de conector Borne RoHS modelo UF 2085NE 600 volts 75 amperes ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309617", "320")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309617", " Lote com: Aproximadamente 80 peças de material para automação")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309608", "321")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309608", " Lote de contatores Siemens Schneider")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309600", "322")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309600", " Lote com: Aproximadamente 80 peças entre bobinas, Sinalizador, Blocos alumínio, Bornes")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309610", "323")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309610", " Lote de material para automação schneider , Siemens ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309616", "324")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309616", " Lote com: 02 peças de exaustor Siemens")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309606", "325")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309606", " Lote com: Aproximadamente 315 peças Bosch")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309625", "326")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309625", " Aproximadamente 150 peças de fusíveis - Siemens, Weg, Etc.")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309607", "327")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309607", "Cabo comando Esab para máquina de solda ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309624", "329")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309624", " Lote com: Aproximadamente 250 peças de transformador várias potência e voltagem ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309614", "330")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309614", " Lote de parafusos Inox , chumbadores")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309620", "332")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309620", " Lote de sensores ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309623", "333")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309623", " Lote com: 75 peças de placa laminada 8x80x100 hgw 2372-4 - 55 peças de placa laminada 20x70x80 hgw 2372-4")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309621", "334")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309621", " Lote Abb, siemens, Weg, Schneider")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309626", "335")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309626", " Lote com: 07 peças de transmissor nivetec GF - 02 fonte - 01 sirene ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309622", "336")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309622", " Lote com: aproximadamente 98 peças entre contatores relés porta fusíveis transformador de corrente")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309627", "337")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/309627", "Lote de Lâmpadas, tomadas e plug - Aprox. 460 peças")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>