--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,955 +269,839 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16723", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16723", " HONDA - CARGO 150 A Tricic.Carroceria aberta ANO: 2008 PL.: DYZ2854 PREFIXO: 208022 CHASSI: 9C2KC08308R006341 RENAVAM: 962825107")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16719", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16719", " HONDA - CARGO 150 A Tricic.Carroceria aberta ANO: 2008 PL.: DYZ2860 PREFIXO: 208027 CHASSI: 9C2KC08308R006353 RENAVAM: 962828190")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.050,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16722", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16722", " HONDA CG 150  FAB ESDI Tricic.Carroceria aberta ANO: 2013 PL.: OGE1627 PREFIXO: 213176 CHASSI: 9C2KC167DDR519698 RENAVAM: 568199677 EQUIP.: FUSCO MOTOSEGURA TRIC. CARROC. ABERTA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16720", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16720", " CAMINHÃO VOLKSWAGEN 17.250E TOCO AT ANO: 2010 PL.: KWV3640 PREFIXO: 210006 CHASSI: 9533N82T1AR028404 RENAVAM: 203605705 EQUIP.: VEIC. S/ EQUIP.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16718", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16718", " VOLKSWAGEN 9.150E WORKER TOCO AT ANO: 2011 PL.: NYP1778 PREFIXO: 210170 CHASSI: 9533A62R4BR125019 RENAVAM: 294141880 EQUIP.: USIMECA - SATÉLITE TATUI 6 m³")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>42.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16737", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16737", " VOLKSWAGEN 9.150E WORKER TOCO AT ANO: 2011 PL.: NYS1937 PREFIXO: 210171 CHASSI: 9533A62R6BR125925 RENAVAM: 316518980 EQUIP.: USIMECA - SATÉLITE TATUI 6 m³")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>44.250,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16735", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16735", " CAMINHÃO VOLKSWAGEN 17.250E TRUCADO AT ANO: 2011 PL.: NYP1538 PREFIXO: 210175 CHASSI: 9533N82TBR119915 RENAVAM: 293922691 EQUIP.: USIMECA - BRUTUS 19 m³")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>40.250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16733", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16733", " CAMINHÃO VOLKSWAGEN 17.250E TRUCADO AT ANO: 2010/2011 PL.: IUC5122 PREFIXO: 210183 CHASSI: 9533N82T3BR119594 RENAVAM: 525131574")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>26.750,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16724", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16724", " CAMINHÃO VOLKSWAGEN 17.250E TRUCADO MANUAL ANO: 2009 PL.: ELC2773 PREFIXO: 209106 CHASSI: 9BWCN82T59R936201 RENAVAM: 157082172 EQUIP.: USIMECA - BRUTUS 19 m³")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16729", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16729", " CAMINHÃO VOLKSWAGEN 17.250E TRUCADO MANUAL  ANO: 2007/2008 PL.: DZJ8695 PREFIXO: 2071532 CHASSI: 9BWCN82T58R809821 RENAVAM: 943890373 EQUIP.: USIMECA - BRUTUS 19 m³")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>40.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16730", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16730", " TRANSFORMADOR")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>22.250,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16717", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16717", " CROMATÓGRAFO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16727", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16727", "  Cicleya  (67 Unidades )")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16721", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16721", " Barco Salvador")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.700,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16732", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16732", " REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ), APLICAÇÃO ETE INDUSTRIA CERVEJEIRA  ETC, CARCTERISTICAS INOX 316, ANO 2011")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16734", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16734", " REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ), APLICAÇÃO ETE INDUSTRIA CERVEJEIRA  ETC, CARCTERISTICAS INOX 316, ANO 2011")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>27.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16728", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16728", " SISTEMA DE EXAUSTAO COMPLETO, MARCA SILVERSTONE,  APLICAÇÃO CAPTAÇÃO DE MATERIAL PARTICULADO, ANO 2012")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>117.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16736", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16736", " TESOURA HIDRAULICA MOD FC30 R 3, MARCA ZATO, MODELO FC 30 RII, DIMENÇÕES 2,74 m, ACESSÓRIOS SELA, APLICAÇÃO CORTE DE SUCATA, CARACTERISTICAS PRESSÃO DE CORTE 320 BAR, ANO 2012")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>117.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16725", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16725", " ESMAGADOR DE 2 ROLOS MOD E700-2X5,5KW, MARCA SILVERSTONE, POTENCIA 2 X 5,5 KW, ANO 2012")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>117.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16731", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16731", " DECANTER CENTRIFUGO P/LODO MODELO D2L-E , MARCA ANDRITZ  , APLICAÇÃO SEPARAÇÃO DE MATERIAIS SÓLIDOS, CARACTERISCA INOX ANO 2011")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16726", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16726", " Aerador Aquapá (AERADOR PISC 2HP 220/380V), MARCA BERAQUÁ, MODELO B-209, DIMENSÕES  m (C x L x H): 1,63 x 2,36 x 0,95,  Encontra-se sem motor, ANO 2015")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16775", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16775", "Lote com: Container  divs. ( aprox. 200 unidades ). Venda pelo Lote. Favor vistoriar  e ver quantidade.")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16776", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16776", "Lote com: Peças e Equip. diversos ( Radiadores, Turbinas, intercooler, etc)  ( conforme relação) ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16863", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16863", "THEMAC - COMPACT. CARGA LATERAL PREF.:2081140")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16777", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16777", " EQUIP.LAV.CONTÊINER  THEMAC  LCL-485 PREF.:2101690")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16859", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16859", "  BASCULANTE  IDEROL 6 m³ PREF.:1981680  ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16860", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16860", " THEMAC - COMPACT. CARGA LATERAL PREF.:2101670  ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...558 lines deleted...]
-      <c r="E32" s="5" t="inlineStr">
+      <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
-      <c r="F32" s="4" t="inlineStr">
-[...149 lines deleted...]
-      <c r="D37" s="4" t="inlineStr">
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16861", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16861", " THEMAC - COMPACT. CARGA LATERAL PREF.:2081150  ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E37" s="5" t="inlineStr">
+      <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
-      <c r="F37" s="4" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16862", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/16862", " THEMAC - EQUIP LAVA CONTÊINER LCL163 PREF.:2110780    ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>