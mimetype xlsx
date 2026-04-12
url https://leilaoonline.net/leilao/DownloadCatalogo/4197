--- v1 (2025-12-03)
+++ v2 (2026-04-12)
@@ -269,4251 +269,3723 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303947", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303947", "MOTOCULTIVADOR BUFFALO MOD. BDFE1120PLUS / PARTIDA ELÉTRICA COM ACESSÓRIOS COMPLETO - SEM USO. SEM GARANTIA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303958", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303958", " LOTE COM LUMINÁRIAS DIVERAS EM LED E OUTROS - SEM GARANTIA")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304335", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304335", " FREEZER MIDEA 295 LITROS ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303977", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303977", " LAVA E SECA MIDEA 10,5 KG - FUNCIONANDO SEM GARANTIA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303959", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303959", " 08 UN. MATERIAIS DIVERSOS SENDO; ( 03 escovas secadoras , 02 secador 1 cooler pc, e 02 suporte para microfone ) TODOS SEM USO - SEM GARANTIAS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F15" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303955", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303955", " LOTE COM DIVERSOS ITENS, FIOS E OUTROS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304864", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304864", " LAVA E SECA MIDEA 10,2 KG - FUNCIONANDO SEM USO/LACRADO( SEM DETALHES)- SEM GARANTIA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303976", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303976", " ADEGA MIDEA - COMPRESSOR 24 GARRAFAS - SEM USO COM LEVES DETALHES ESTÉTICOS( SEM GARANTIA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303980", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303980", " ADEGA MIDEA - COMPRESSOR 24 GARRAFAS - SEM USO COM LEVES DETALHES ESTÉTICOS( SEM GARANTIA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303982", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303982", " ADEGA MIDEA - COMPRESSOR 24 GARRAFAS - SEM USO COM LEVES DETALHES ESTÉTICOS( SEM GARANTIA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303964", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303964", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>510,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303961", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303961", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304861", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304861", " 04 CADEIRAS DE ESCRITÓRIO E 4 BANQUETAS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303960", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303960", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303981", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303981", " 04 CADEIRAS DE ESCRITÓRIO E 4 BANQUETAS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303966", "017")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303966", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303979", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303979", " 04 CADEIRAS DE ESCRITÓRIO E 4 BANQUETAS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303956", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303956", " 04 UN. PANELAS DE PRESSÃO 6 LITROS - SEM USO (DETALHES ESTETICOS) SEM GARANTIAS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>510,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304862", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304862", " DIVERSOS ITENS DE ELETRO E OUTROS - SEM GARANTIAS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>370,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304334", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304334", " 02 UN. - FREEZER MIDEA 150 LITROS ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT01)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303963", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303963", " ADEGA DE VINHO/34 GARRAFAS / COM COMPRESSOR (PRIMEIRO VIDRO QUEBRADO ) SEM GARANTIAS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304337", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304337", " 02 UN. - FREEZER MIDEA 150 LITROS ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT02)")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304863", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304863", " 05 AIR FRYER MIDEA - SEM USO , SEM GARANTIA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303965", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303965", " LOTE COM VENTILADORES DE TETO / FALTANDO PEÇAS / SEM GARANTIAS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304336", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304336", " 02 UN. - FREEZER MIDEA 200 LITROS ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT03)")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303978", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303978", " 05 AIR FRYER MIDEA - SEM USO , SEM GARANTIA")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303984", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303984", "04 UN. - CADEIRAS ESTOFADAS AMARELAS - NO ESTADO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303951", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303951", " APROX. 60 UN. CÂMEARAS DE AR MARCA FAMESTIL / LACRADAS/SEM USO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304343", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304343", " 02 UN. - FREEZER MIDEA E 01 UN. FRIGOBAR MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT04)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303957", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303957", " ADEGA DE VINHOS EM BOM ESTADO - 2,50 M ALTURA X 1,00 M LARGURA")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303962", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303962", " ADEGA DE VINHOS EM BOM ESTADO - 2,50 M ALTURA X 1,00 M LARGURA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303972", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303972", " 02 UN. FOGÃO DE INDUÇÃO MIDEA ( 1 COM VIDRO QUEBRADO) - SEM TESTES/SEM GARANTIAS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>190,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303974", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303974", " LOTE DIVERSOS ( VENTILADORES E CIXAS DE SOM) - SEM GARANTIA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>560,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303948", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303948", " APROX. 52 UN. - FERRAMENTAS MANUAIS E OUTROS/SEM USO /SEM GARANTIAS")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304342", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304342", " AR CONDICIONADO MIDEA 9.000 BTU´S ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304339", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304339", " AR CONDICIONADO MIDEA 12.000 BTU´S ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304792", "036")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304792", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303949", "037")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303949", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303973", "038")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303973", " LAVA E SECA 10 KG MIDEA - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303950", "039")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303950", " 05 UN. -FILM DE PVC STRESH ( 1.400 METROS CADA ROLO)")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>620,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303975", "040")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303975", " LAVA E SECA 10 KG MIDEA - NÃO TESTADO/SEM GARANTIA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303983", "041")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303983", " LOTE COM DIVERSAS EMBALAGENS , BOBINAS E OUTROS")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304351", "042")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304351", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT01)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E53" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303986", "043")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303986", " LOTE COM BOBINAS PARA IMPRESSORA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>170,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303985", "044")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303985", " LOTE DE CÂMERAS DIVERSAS - SEM GARANTIA - NO ESTADO")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304348", "045")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304348", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT02)")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304349", "046")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304349", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT03)")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304350", "047")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304350", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT04)")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304340", "048")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304340", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT05)")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304341", "049")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304341", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT06)")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304346", "050")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304346", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT07)")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303943", "051")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303943", " APROX. 51 PACOTES DE PEPITE PARA LABORATÓRIO")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303942", "052")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303942", " APROX. 21 PEÇAS PARA BETONEIRA")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304352", "053")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304352", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT08)")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303944", "054")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303944", " APROX. 120 PEÇAS PARA DOMO")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304353", "055")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304353", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT09)")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304354", "056")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304354", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT10)")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304344", "057")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304344", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT11)")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304347", "058")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304347", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT12)")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304338", "059")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304338", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT13)")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304345", "060")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304345", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT14)")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304356", "061")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304356", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT15)")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304355", "062")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304355", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT16)")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304357", "063")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304357", " LAVADORA MIDEA 13 KG E 03 AIR FRYER ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT17)")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304359", "064")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304359", " LAVADORA MIDEA 13 KG E 01 AIR FRYER ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT18)")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304358", "065")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304358", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT19)")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304360", "066")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304360", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT20)")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304361", "067")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304361", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT21)")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304362", "068")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304362", " LAVADORA MIDEA 13 KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT22)")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304363", "069")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304363", " SECADORA MIDEA 10,2KG ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT01)")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304364", "070")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304364", " 01 ADEGA, 01 CERVEJEIRA E 01 CLIMETIZADOR MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT01)")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304365", "071")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304365", " LAVA LOUÇAS 14 SERVIÇOS MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304367", "072")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304367", " LAVA LOUÇAS 14 SERVIÇOS MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304371", "073")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304371", " LAVA LOUÇAS 14 SERVIÇOS MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304366", "074")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304366", " LAVA LOUÇAS 8 SERVIÇOS MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303945", "075")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303945", "LOTE DE PEÇAS PARA CADEIRAS DE ESCRITÓRIO")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304369", "076")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304369", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO (LT01)")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304372", "077")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304372", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT02)")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304370", "078")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304370", " LAVADORA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT03)")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304380", "079")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304380", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT04)")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304368", "080")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304368", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT05)")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304374", "081")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304374", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT06)")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
-      <c r="F18" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E19" s="5" t="inlineStr">
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304373", "082")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304373", " LAVADORA  MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT07)")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304379", "083")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304379", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT08)")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304375", "084")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304375", "LAVADORA  MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT09)")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
-      <c r="F19" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E20" s="5" t="inlineStr">
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304385", "085")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304385", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT10)")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
-      <c r="F20" s="4" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D21" s="4" t="inlineStr">
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304376", "086")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304376", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT11)")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304386", "087")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304386", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT12)")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E21" s="5" t="inlineStr">
-[...43 lines deleted...]
-      <c r="A23" s="5" t="inlineStr">
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304383", "088")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304383", "LAVADORA  MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT13)")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304377", "089")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304377", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT14)")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304381", "090")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304381", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT15)")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304378", "091")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304378", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT16)")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304382", "092")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304382", " LAVA E SECA MIDEA ( SEM TESTE- PODENDO SER SUCATA, FUNCIONAR OU FALTANDO PEÇAS) NO ESTADO )(LT17)")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304387", "093")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304387", " REFRIGERADOR MIDEA FRENCH DOOR 4 PORTAS - FUNCIONANDO/ NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="B23" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304384", "094")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304384", " REFRIGERADOR MIDEA 294 LITROS - SEM TESTE/ NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304390", "095")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304390", " REFRIGERADOR MIDEA 294 LITROS - SEM TESTE/ NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304389", "096")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304389", " REFRIGERADOR MIDEA SIDE BY SIDE 528 LITROS - SEM TESTE/ NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>2.230,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304388", "097")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304388", " REFRIGERADOR MIDEA 347 LITROS - FUNCIONA / NÃO GELA / NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304393", "098")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304393", " REFRIGERADOR MIDEA 425 LITROS - SEM TESTE/ NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304391", "099")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304391", " REFRIGERADOR MIDEA 347 LITROS - FUNCIONA / NÃO GELA / NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304394", "100")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304394", " REFRIGERADOR MIDEA SIDE BY SIDE 442 LITROS - SEM TESTE/ NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>1.580,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304392", "101")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304392", " REFRIGERADOR MIDEA 347 LITROS - FUNCIONA / GELANDO/ NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304395", "102")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304395", " REFRIGERADOR MIDEA 347 LITROS - SEM TESTE / NO ESTADO )SEM GARANTIA")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304743", "103")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/304743", " 06 UN. PEÇAS PARA COLHEITADEIRA")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...149 lines deleted...]
-      <c r="D28" s="4" t="inlineStr">
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303993", "1002")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303993", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303995", "1003")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303995", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E28" s="5" t="inlineStr">
-[...2783 lines deleted...]
-      <c r="E115" s="5" t="inlineStr">
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303994", "1004")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303994", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F115" s="4" t="inlineStr">
+      <c r="F117" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-[...25 lines deleted...]
-      <c r="F116" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303992", "1005")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303992", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>240,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-[...20 lines deleted...]
-      <c r="E117" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303991", "1006")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303991", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F117" s="4" t="inlineStr">
+      <c r="F119" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-[...20 lines deleted...]
-      <c r="E118" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303990", "1007")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303990", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F118" s="4" t="inlineStr">
+      <c r="F120" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-[...20 lines deleted...]
-      <c r="E119" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303989", "1008")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303989", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F119" s="4" t="inlineStr">
+      <c r="F121" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-[...20 lines deleted...]
-      <c r="E120" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303988", "1009")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303988", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F120" s="4" t="inlineStr">
+      <c r="F122" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-[...20 lines deleted...]
-      <c r="E121" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303987", "1010")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303987", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F121" s="4" t="inlineStr">
+      <c r="F123" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-[...20 lines deleted...]
-      <c r="E122" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303946", "1069")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303946", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F122" s="4" t="inlineStr">
+      <c r="F124" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-[...20 lines deleted...]
-      <c r="E123" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303953", "1070")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303953", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F123" s="4" t="inlineStr">
+      <c r="F125" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-[...20 lines deleted...]
-      <c r="E124" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303952", "1071")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303952", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F124" s="4" t="inlineStr">
+      <c r="F126" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-[...20 lines deleted...]
-      <c r="E125" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303954", "1072")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303954", "Caixa 12 unidades -  Vinho Peninsula Single Vineyard Syrah 2021.")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F125" s="4" t="inlineStr">
+      <c r="F127" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-[...20 lines deleted...]
-      <c r="E126" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303970", "1073")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303970", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F126" s="4" t="inlineStr">
+      <c r="F128" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-[...20 lines deleted...]
-      <c r="E127" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303971", "1074")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303971", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F127" s="4" t="inlineStr">
+      <c r="F129" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-[...20 lines deleted...]
-      <c r="E128" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303969", "1076")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303969", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F128" s="4" t="inlineStr">
+      <c r="F130" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-[...20 lines deleted...]
-      <c r="E129" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303967", "1079")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303967", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F129" s="4" t="inlineStr">
+      <c r="F131" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-[...20 lines deleted...]
-      <c r="E130" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305261", "1082")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305261", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F130" s="4" t="inlineStr">
+      <c r="F132" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-[...20 lines deleted...]
-      <c r="E131" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305264", "1083")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305264", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F131" s="4" t="inlineStr">
+      <c r="F133" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-[...20 lines deleted...]
-      <c r="E132" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303968", "1084")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303968", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F132" s="4" t="inlineStr">
+      <c r="F134" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-[...20 lines deleted...]
-      <c r="E133" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305267", "1085")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305267", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F133" s="4" t="inlineStr">
+      <c r="F135" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-[...20 lines deleted...]
-      <c r="E134" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305263", "1086")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305263", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F134" s="4" t="inlineStr">
+      <c r="F136" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-[...20 lines deleted...]
-      <c r="E135" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305270", "1087")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305270", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F135" s="4" t="inlineStr">
+      <c r="F137" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-[...20 lines deleted...]
-      <c r="E136" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305269", "1088")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305269", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F136" s="4" t="inlineStr">
+      <c r="F138" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-[...20 lines deleted...]
-      <c r="E137" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305268", "1089")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305268", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F137" s="4" t="inlineStr">
+      <c r="F139" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-[...20 lines deleted...]
-      <c r="E138" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305266", "1090")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305266", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F138" s="4" t="inlineStr">
+      <c r="F140" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-[...20 lines deleted...]
-      <c r="E139" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305262", "1091")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305262", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
-      <c r="F139" s="4" t="inlineStr">
+      <c r="F141" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-[...62 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305265", "1092")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/305265", " Caixa 12 unidades - Vinho Peninsula Single Vineyard Syrah  2021")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>240,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>