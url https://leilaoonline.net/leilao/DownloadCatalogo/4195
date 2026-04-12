--- v1 (2025-12-03)
+++ v2 (2026-04-12)
@@ -269,1627 +269,1427 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303758", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303758", "REATOR BATEDOR AÇO INÓX 1/2 CANA 1000 LITROS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303760", "004")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303760", "VARREDEIRA DE PISO DIRIGÍVEL TENNANT GÁS GLP - NO ESTADO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303765", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303765", "TORNO MECÂNICO IMOR OFICINA 650")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303754", "006")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303754", "MOTOR 60 CV E UNIDADE COMPRESSOR PARAFUSO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303762", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303762", "PRENSA HIDRÁULICA MOTORIZADA NOWAK 100 TON ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303763", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303763", "PRENSA HIDRÁULICA TIPO C 200 TON")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303761", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303761", "MOTOR ELÉTRICO 50 CV")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303751", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303751", "EMPILHADEIRA YALE 3.000KG; 3 TON; 4 METROS; C/ GNV - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303752", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303752", "MISTURADOR TIPO V; EM AÇO INÓX; 600 LITROS ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303753", "014")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303753", "MISTURADOR; EM AÇO INÓX E AÇO CARBONO; MOTOR 4 WEG 40CV ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303756", "015")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303756", "MÁQUINA LANÇADORA DE BOLAS DE VÔLEI; GLOBUS WINSHOT 1500")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303757", "016")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303757", "EXTRUSORA DE PLÁSTICO 60MM CIOLA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303766", "017")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303766", "CHILLER GELADEIRA MECALOR 75000 KCAL ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303768", "019")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303768", "CABEÇOTE DE ESPALMADEIRA PVC FACA SOBRE CILINDRO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303783", "021")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303783", "LIXADEIRA DE CINTA INDUSTRIAL LEO 7000MM")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303784", "022")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303784", "LIXADEIRA DE CINTA INDUSTRIAL SICAR LS 2600 6400MM")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303785", "023")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303785", "TREFILA PARA FIO DE COBRE")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303786", "024")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303786", "FORNO DUPLO PARA FUNDIÇÃO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303787", "025")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303787", "SERRA CIRCULAR ROBUSTA")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303773", "026")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303773", "MOTOR DIESEL YANMAR")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303774", "027")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303774", "FILTRO MANGA ASPIRADOR DE PÓ COM VENTOINHA ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303775", "028")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303775", "FILTRO MANGA ASPIRADOR DE PÓ COM VENTOINHA ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303776", "029")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303776", "TORNO AUTOMÁTICO PBC")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303778", "030")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303778", "TORNO AUTOMÁTICO PBC")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303780", "031")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303780", "TORNO REVOLVER IRAM")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303781", "032")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303781", "TORNO REVOLVER")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303788", "033")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303788", "POLITRIZ REBEL COM DUPLO MOTOR INDEPENDENTE 3 VELOCIDADES")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303789", "034")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303789", "POLITRIZ REBEL MOTOR INDEPENDENTE 3 VELOCIDADES ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303790", "035")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303790", "POLITRIZ REBEL 7,5CV")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303791", "036")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303791", "TAMBOREADOR")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303792", "037")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303792", "BRITADOR ROSENWEIG 40X25")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303793", "038")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303793", "GARRA SUCATEIRA")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303794", "039")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303794", "COMPRESSOR CENTAC INGERSOLL-RAND C10M2")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303795", "042")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303795", "GARRA CLAMP PARA EMPILHADEIRA PEGA BOBINA CAPACIDADE 3 TONELADAS")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303797", "044")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303797", "MÁQUINA DE OXICORTE MCPE 2500 WHITE MARTINS")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303796", "045")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303796", "COMPRESSOR DE PARAFUSO INGERSOLL RAND ANO 2012 100CV")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303798", "046")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303798", "ESMERIL DE CHICOTE MOTOR 7,5CV")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303799", "047")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303799", "SOPRADOR TIPO ROOTS GARDNER DENVER 5CV")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303800", "048")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303800", "LOTE COM TRANSFORMADORES")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303801", "049")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303801", "MÁQUINA PARA RESFRIAMENTO DE ÁGUA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303802", "050")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303802", "EQUIPAMENTO COM RADIADOR VENTILADO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303803", "051")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303803", "APROX. 50 ROLOS CARRETÉIS DE ALMUNÍNIO PARA FIO DE COBRE")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303804", "052")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303804", "COMPRESSOR DE REFRIGERAÇÃO SABROE")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303805", "053")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303805", "UNIDADE ATLAS COPCO GA 160")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303807", "054")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303807", "CARRINHO PARA FERRAMENTAS OFICINA MECÂNICA ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303808", "055")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303808", "ENGATE DE CARRETA")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303809", "056")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303809", "DESBOBINADOR COM INVERSOR DE FREQUÊNCIA 1200MM COMP. X 1000MM DIAM. ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303810", "057")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303810", "TALHA ELÉTRICA CROÁCIA 8 TON. 40CV COM PAINEL")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...1018 lines deleted...]
-      <c r="E47" s="5" t="inlineStr">
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303811", "058")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303811", "BOMBA DE VÁCUO 5CV")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F47" s="4" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303806", "110")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/303806", "TANQUE VIRADOR EM AÇO INÓX")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>